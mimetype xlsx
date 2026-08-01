--- v0 (2026-04-20)
+++ v1 (2026-08-01)
@@ -69,51 +69,51 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Измерительные приборы</t>
   </si>
   <si>
     <t>Счетчики воды резьбовые (муфтовые)</t>
   </si>
   <si>
     <t>Водосчетчики DUX</t>
   </si>
   <si>
     <t>KIP-150051</t>
   </si>
   <si>
     <t>СВ-15-110 с КМЧ</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универсальный DUX СВ-15-110мм + ШТУЦЕРА комплект (1/20шт)</t>
   </si>
   <si>
     <t>880.00 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KIP-150052</t>
   </si>
   <si>
     <t>СВ-15-110</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универсальный DUX СВ-15-110мм БЕЗ штуцеров (1/20шт)</t>
   </si>
   <si>
     <t>1 000.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -743,51 +743,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*880.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>954414</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>-86</v>
+        <v>-89</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1000.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>