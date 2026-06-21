--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -96,75 +96,75 @@
   <si>
     <t>ELK-200109</t>
   </si>
   <si>
     <t>EL.RB.201.33.0100</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 1,0 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>224.80 руб.</t>
   </si>
   <si>
     <t>ELK-200110</t>
   </si>
   <si>
     <t>EL.RB.201.33.0120</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 1,2 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>271.25 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ELK-200111</t>
   </si>
   <si>
     <t>EL.RB.201.33.0150</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 1,5 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (45шт)</t>
   </si>
   <si>
     <t>391.15 руб.</t>
   </si>
   <si>
     <t>ELK-200112</t>
   </si>
   <si>
     <t>EL.RB.201.33.0180</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 1,8 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>440.38 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>ELK-200113</t>
   </si>
   <si>
     <t>EL.RB.201.33.0200</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 2,0 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (40шт)</t>
   </si>
   <si>
     <t>468.95 руб.</t>
   </si>
   <si>
     <t>ELK-200114</t>
   </si>
   <si>
     <t>EL.RB.201.33.0250</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 2,5 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>512.50 руб.</t>
   </si>
@@ -1674,121 +1674,121 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*224.80</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>954534</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*271.25</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>954535</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G7" s="2">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*391.15</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>954536</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*440.38</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>954537</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1814,57 +1814,57 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*468.95</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>954538</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
-      <c r="I10" s="1">
-        <v>0</v>
+      <c r="I10" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*512.50</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954539</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
@@ -1884,156 +1884,156 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*624.53</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>954540</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*700.28</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>954541</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*780.10</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>954542</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*897.93</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>954543</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1068.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>954544</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -2129,331 +2129,331 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*267.90</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>954547</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="2">
-        <v>8</v>
+        <v>-13</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
-      <c r="I19" s="1">
-        <v>0</v>
+      <c r="I19" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*377.35</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>954548</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*440.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>954549</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>34</v>
+      <c r="G21" s="2">
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*455.15</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954550</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*512.50</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954551</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>34</v>
+      <c r="G23" s="2">
+        <v>-32</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
-      <c r="I23" s="1">
-        <v>0</v>
+      <c r="I23" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*610.73</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>954552</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*700.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>954553</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*766.30</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>954554</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G26" s="2">
-        <v>6</v>
+        <v>-24</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
-      <c r="I26" s="1">
-        <v>0</v>
+      <c r="I26" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*894.55</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>954555</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1066.88</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>