--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -84,77 +84,80 @@
   <si>
     <t>Подводка резиновая для газа 0,8 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>205.30 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ELK-200109</t>
   </si>
   <si>
     <t>EL.RB.201.33.0100</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 1,0 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>224.80 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ELK-200110</t>
   </si>
   <si>
     <t>EL.RB.201.33.0120</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 1,2 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>271.25 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>ELK-200111</t>
   </si>
   <si>
     <t>EL.RB.201.33.0150</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 1,5 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (45шт)</t>
   </si>
   <si>
     <t>391.15 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>ELK-200112</t>
   </si>
   <si>
     <t>EL.RB.201.33.0180</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 1,8 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>440.38 руб.</t>
   </si>
   <si>
     <t>ELK-200113</t>
   </si>
   <si>
     <t>EL.RB.201.33.0200</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 2,0 м ВР-ВР в упаковке, ELKA Rubber, резина ГОСТ (40шт)</t>
   </si>
   <si>
     <t>468.95 руб.</t>
   </si>
   <si>
     <t>ELK-200114</t>
@@ -277,50 +280,53 @@
     <t>377.35 руб.</t>
   </si>
   <si>
     <t>ELK-200212</t>
   </si>
   <si>
     <t>EL.RB.202.33.0180</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 1,8 м ВР-НАР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>440.00 руб.</t>
   </si>
   <si>
     <t>ELK-200213</t>
   </si>
   <si>
     <t>EL.RB.202.33.0200</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 2,0 м ВР-НАР в упаковке, ELKA Rubber, резина ГОСТ (40шт)</t>
   </si>
   <si>
     <t>455.15 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>ELK-200214</t>
   </si>
   <si>
     <t>EL.RB.202.33.0250</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 2,5 м ВР-НАР в упаковке, ELKA Rubber, резина ГОСТ (1/___шт)</t>
   </si>
   <si>
     <t>ELK-200215</t>
   </si>
   <si>
     <t>EL.RB.202.33.0300</t>
   </si>
   <si>
     <t>Подводка резиновая для газа 3,0 м ВР-НАР в упаковке, ELKA Rubber, резина ГОСТ (30шт)</t>
   </si>
   <si>
     <t>610.73 руб.</t>
   </si>
   <si>
     <t>ELK-200216</t>
   </si>
@@ -1639,821 +1645,821 @@
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*205.30</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>954533</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*224.80</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>954534</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*271.25</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>954535</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G7" s="2">
-        <v>-4</v>
+      <c r="G7" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*391.15</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>954536</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*440.38</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>954537</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>39</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*468.95</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>954538</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G10" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
-      <c r="I10" s="1" t="s">
-        <v>26</v>
+      <c r="I10" s="1">
+        <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*512.50</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954539</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*624.53</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>954540</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*700.28</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>954541</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*780.10</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>954542</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*897.93</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>954543</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1068.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>954544</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*201.93</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>954545</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*221.63</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>954546</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*267.90</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>954547</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G19" s="2">
-        <v>-13</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
-      <c r="I19" s="1" t="s">
-        <v>16</v>
+      <c r="I19" s="1">
+        <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*377.35</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>954548</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*440.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>954549</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>87</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>88</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*455.15</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954550</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*512.50</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954551</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>-32</v>
+        <v>95</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>88</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
-      <c r="I23" s="1" t="s">
-        <v>16</v>
+      <c r="I23" s="1">
+        <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*610.73</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>954552</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*700.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>954553</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*766.30</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>954554</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>-24</v>
+        <v>107</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
-      <c r="I26" s="1" t="s">
-        <v>26</v>
+      <c r="I26" s="1">
+        <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*894.55</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>954555</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1066.88</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>