--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -939,52 +939,52 @@
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*156.34</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>954565</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="2">
-        <v>5</v>
+      <c r="G8" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*154.12</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>