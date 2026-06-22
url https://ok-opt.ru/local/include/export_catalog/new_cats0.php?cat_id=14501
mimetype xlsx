--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -1501,51 +1501,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*120.15</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>954579</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*309.79</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>954580</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="1">