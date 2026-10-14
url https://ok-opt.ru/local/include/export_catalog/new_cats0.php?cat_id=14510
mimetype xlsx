--- v2 (2026-08-11)
+++ v3 (2026-10-14)
@@ -63,126 +63,126 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Гидравлические  стрелки совмещенные с коллектором</t>
   </si>
   <si>
     <t>VER-001077</t>
   </si>
   <si>
     <t>VHSC25-3</t>
   </si>
   <si>
     <t>Гидравлический разделитель КРУГ НЕРЖ совмещенный с коллектором 3 выхода (1шт)</t>
   </si>
   <si>
-    <t>15 896.78 руб.</t>
+    <t>16 225.88 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001078</t>
   </si>
   <si>
     <t>VHSC25-2.1</t>
   </si>
   <si>
     <t>Гидравлический разделитель КРУГ НЕРЖ совмещенный с коллектором 2+1 выход (1шт)</t>
   </si>
   <si>
-    <t>18 803.17 руб.</t>
+    <t>19 192.43 руб.</t>
   </si>
   <si>
     <t>VER-001079</t>
   </si>
   <si>
     <t>VHSC25-3.1</t>
   </si>
   <si>
     <t>Гидравлический разделитель КРУГ НЕРЖ совмещенный с коллектором 3+1 выход (1шт)</t>
   </si>
   <si>
-    <t>22 305.92 руб.</t>
+    <t>22 767.70 руб.</t>
   </si>
   <si>
     <t>VER-001326</t>
   </si>
   <si>
     <t>VGK06</t>
   </si>
   <si>
     <t>Крепёж из оцинкованной стали для коллекторов с гидравлическим разделителем из нерж. Стали 1" (20/1ко</t>
   </si>
   <si>
-    <t>326.12 руб.</t>
+    <t>332.87 руб.</t>
   </si>
   <si>
     <t>VER-001522</t>
   </si>
   <si>
     <t>VHSK25-3-A</t>
   </si>
   <si>
     <t>Гидравлический разделитель КВАДРАТ НЕРЖ совмещенный с коллектором 3+1 (1шт)</t>
   </si>
   <si>
-    <t>21 843.92 руб.</t>
+    <t>22 296.13 руб.</t>
   </si>
   <si>
     <t>VER-001523</t>
   </si>
   <si>
     <t>VHSK25-2.1-A</t>
   </si>
   <si>
     <t>Гидравлический разделитель КВАДРАТ НЕРЖ совмещенный с коллектором 2+1 (1шт)</t>
   </si>
   <si>
-    <t>23 011.01 руб.</t>
+    <t>23 487.38 руб.</t>
   </si>
   <si>
     <t>VER-001524</t>
   </si>
   <si>
     <t>VHSK25-3.1-A</t>
   </si>
   <si>
     <t>Гидравлический разделитель КВАДРАТ НЕРЖ совмещенный с коллектором 3 (1шт)</t>
   </si>
   <si>
-    <t>27 496.65 руб.</t>
+    <t>28 065.88 руб.</t>
   </si>
   <si>
     <t>VER-001616</t>
   </si>
   <si>
     <t>HS3A</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком, совмещенный с коллектором 3 выхода (1шт)</t>
   </si>
   <si>
     <t>VER-001678</t>
   </si>
   <si>
     <t>HS3.1A</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком, совмещенный с коллектором 3+1 выхода (1шт)</t>
   </si>
   <si>
     <t>VER-001731</t>
   </si>
   <si>
     <t>HS2.1A</t>
   </si>
@@ -956,366 +956,366 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*15896.78</f>
+        <f>J4*16225.88</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883942</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*18803.17</f>
+        <f>J5*19192.43</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883943</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*22305.92</f>
+        <f>J6*22767.70</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885114</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*326.12</f>
+        <f>J7*332.87</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885832</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*21843.92</f>
+        <f>J8*22296.13</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885833</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*23011.01</f>
+        <f>J9*23487.38</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885834</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*27496.65</f>
+        <f>J10*28065.88</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>955743</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*15896.78</f>
+        <f>J11*16225.88</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>955779</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*22305.92</f>
+        <f>J12*22767.70</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>954094</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*18803.17</f>
+        <f>J13*19192.43</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>