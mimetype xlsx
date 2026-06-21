--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -1019,51 +1019,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*21717.78</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885114</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*317.52</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885832</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1124,86 +1124,86 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*22404.27</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885834</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*26771.64</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>955743</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*15477.63</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>955779</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">