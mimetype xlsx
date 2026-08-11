--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -63,126 +63,126 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Гидравлические  стрелки совмещенные с коллектором</t>
   </si>
   <si>
     <t>VER-001077</t>
   </si>
   <si>
     <t>VHSC25-3</t>
   </si>
   <si>
     <t>Гидравлический разделитель КРУГ НЕРЖ совмещенный с коллектором 3 выхода (1шт)</t>
   </si>
   <si>
-    <t>15 477.63 руб.</t>
+    <t>15 896.78 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001078</t>
   </si>
   <si>
     <t>VHSC25-2.1</t>
   </si>
   <si>
     <t>Гидравлический разделитель КРУГ НЕРЖ совмещенный с коллектором 2+1 выход (1шт)</t>
   </si>
   <si>
-    <t>18 307.38 руб.</t>
+    <t>18 803.17 руб.</t>
   </si>
   <si>
     <t>VER-001079</t>
   </si>
   <si>
     <t>VHSC25-3.1</t>
   </si>
   <si>
     <t>Гидравлический разделитель КРУГ НЕРЖ совмещенный с коллектором 3+1 выход (1шт)</t>
   </si>
   <si>
-    <t>21 717.78 руб.</t>
+    <t>22 305.92 руб.</t>
   </si>
   <si>
     <t>VER-001326</t>
   </si>
   <si>
     <t>VGK06</t>
   </si>
   <si>
     <t>Крепёж из оцинкованной стали для коллекторов с гидравлическим разделителем из нерж. Стали 1" (20/1ко</t>
   </si>
   <si>
-    <t>317.52 руб.</t>
+    <t>326.12 руб.</t>
   </si>
   <si>
     <t>VER-001522</t>
   </si>
   <si>
     <t>VHSK25-3-A</t>
   </si>
   <si>
     <t>Гидравлический разделитель КВАДРАТ НЕРЖ совмещенный с коллектором 3+1 (1шт)</t>
   </si>
   <si>
-    <t>21 267.96 руб.</t>
+    <t>21 843.92 руб.</t>
   </si>
   <si>
     <t>VER-001523</t>
   </si>
   <si>
     <t>VHSK25-2.1-A</t>
   </si>
   <si>
     <t>Гидравлический разделитель КВАДРАТ НЕРЖ совмещенный с коллектором 2+1 (1шт)</t>
   </si>
   <si>
-    <t>22 404.27 руб.</t>
+    <t>23 011.01 руб.</t>
   </si>
   <si>
     <t>VER-001524</t>
   </si>
   <si>
     <t>VHSK25-3.1-A</t>
   </si>
   <si>
     <t>Гидравлический разделитель КВАДРАТ НЕРЖ совмещенный с коллектором 3 (1шт)</t>
   </si>
   <si>
-    <t>26 771.64 руб.</t>
+    <t>27 496.65 руб.</t>
   </si>
   <si>
     <t>VER-001616</t>
   </si>
   <si>
     <t>HS3A</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком, совмещенный с коллектором 3 выхода (1шт)</t>
   </si>
   <si>
     <t>VER-001678</t>
   </si>
   <si>
     <t>HS3.1A</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком, совмещенный с коллектором 3+1 выхода (1шт)</t>
   </si>
   <si>
     <t>VER-001731</t>
   </si>
   <si>
     <t>HS2.1A</t>
   </si>
@@ -292,51 +292,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb7_526f_11ef_a60b_047c1617b143_64c8bb4c_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb9_526f_11ef_a60b_047c1617b143_2ab4f5c4_0c49_11f0_a705_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bbb_526f_11ef_a60b_047c1617b143_64c8bb4d_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472c6_afd7_11ef_a68d_047c1617b143_d9228633_f1db_11ef_a6e1_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4280_245f_11f0_a725_047c1617b143_2685987b_34da_11f0_a73b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4282_245f_11f0_a725_047c1617b143_26859879_34da_11f0_a73b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4284_245f_11f0_a725_047c1617b143_2685987a_34da_11f0_a73b_047c1617b1437.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb7_526f_11ef_a60b_047c1617b143_64c8bb4c_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb9_526f_11ef_a60b_047c1617b143_2ab4f5c4_0c49_11f0_a705_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bbb_526f_11ef_a60b_047c1617b143_64c8bb4d_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472c6_afd7_11ef_a68d_047c1617b143_d9228633_f1db_11ef_a6e1_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4280_245f_11f0_a725_047c1617b143_2685987b_34da_11f0_a73b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4282_245f_11f0_a725_047c1617b143_26859879_34da_11f0_a73b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4284_245f_11f0_a725_047c1617b143_2685987a_34da_11f0_a73b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d122_7e77_11f0_a7a6_047c1617b143_206f14b8_7150_11f1_a8f1_047c1617b1438.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -494,50 +494,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Image_10" descr="Image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -926,366 +956,366 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*15477.63</f>
+        <f>J4*15896.78</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883942</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*18307.38</f>
+        <f>J5*18803.17</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883943</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*21717.78</f>
+        <f>J6*22305.92</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885114</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*317.52</f>
+        <f>J7*326.12</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885832</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*21267.96</f>
+        <f>J8*21843.92</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885833</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*22404.27</f>
+        <f>J9*23011.01</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885834</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*26771.64</f>
+        <f>J10*27496.65</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" outlineLevel="3">
+    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>955743</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*15477.63</f>
+        <f>J11*15896.78</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>955779</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*21717.78</f>
+        <f>J12*22305.92</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>954094</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*18307.38</f>
+        <f>J13*18803.17</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>