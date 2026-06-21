--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -124,60 +124,60 @@
   <si>
     <t>Гидравлический разделитель DN25, 100кВт (12/1шт)</t>
   </si>
   <si>
     <t>7 273.56 руб.</t>
   </si>
   <si>
     <t>VER-000730</t>
   </si>
   <si>
     <t>VMB-32-120</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN32, 120кВт (12/1шт)</t>
   </si>
   <si>
     <t>7 574.91 руб.</t>
   </si>
   <si>
     <t>VER-001493</t>
   </si>
   <si>
     <t>VMB-20-28</t>
   </si>
   <si>
-    <t>Гидравлическая стрелка с воздухоотводчиками для котла DN20, 45кВт (8/1шт)</t>
+    <t>Гидравлическая стрелка с воздухоотводчиками для котла DN20, 28кВт (8/1шт)</t>
   </si>
   <si>
     <t>VER-001494</t>
   </si>
   <si>
     <t>VMB-25-35</t>
   </si>
   <si>
-    <t>Гидравлическая стрелка с воздухоотводчиками для котла DN25, 60кВт (8/1шт)</t>
+    <t>Гидравлическая стрелка с воздухоотводчиками для котла DN25, 35кВт (8/1шт)</t>
   </si>
   <si>
     <t>VER-001617</t>
   </si>
   <si>
     <t>VMB4090</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN40, 90кВт (9/1шт)</t>
   </si>
   <si>
     <t>9 136.05 руб.</t>
   </si>
   <si>
     <t>VER-001618</t>
   </si>
   <si>
     <t>VMB50120</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN50, 120кВт (6/1шт)</t>
   </si>
   <si>
     <t>12 960.99 руб.</t>
   </si>
@@ -190,60 +190,60 @@
   <si>
     <t>Гидравлический разделитель из нерж. стали, квадратный профиль DN25, 40кВт (12/1шт)</t>
   </si>
   <si>
     <t>6 767.88 руб.</t>
   </si>
   <si>
     <t>VER-001620</t>
   </si>
   <si>
     <t>VMK3260</t>
   </si>
   <si>
     <t>Гидравлический разделитель из нерж. стали, квадратный профиль DN32, 60кВт (12/1шт)</t>
   </si>
   <si>
     <t>6 778.17 руб.</t>
   </si>
   <si>
     <t>VER-001628</t>
   </si>
   <si>
     <t>VMB2028</t>
   </si>
   <si>
-    <t>Гидравлический разделитель с воздухоотводчиком DN20, 45кВт (8/1шт)</t>
+    <t>Гидравлический разделитель с воздухоотводчиком DN20, 28кВт (8/1шт)</t>
   </si>
   <si>
     <t>VER-001629</t>
   </si>
   <si>
     <t>VMB2535</t>
   </si>
   <si>
-    <t>Гидравлический разделитель с воздухоотводчиком DN25, 60кВт (8/1шт)</t>
+    <t>Гидравлический разделитель с воздухоотводчиком DN25, 35кВт (8/1шт)</t>
   </si>
   <si>
     <t>VER-001630</t>
   </si>
   <si>
     <t>VMB2550</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN25, 50кВт (12/1шт)</t>
   </si>
   <si>
     <t>VER-001679</t>
   </si>
   <si>
     <t>VMB3270</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN32, 70кВт (12/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1181,51 +1181,51 @@
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*4686.36</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>884626</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*5643.33</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>884627</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1496,51 +1496,51 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*6767.88</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>955747</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6778.17</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>955749</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -1566,86 +1566,86 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4686.36</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>955750</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*5643.33</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>955751</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G17" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*7273.56</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>955780</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">