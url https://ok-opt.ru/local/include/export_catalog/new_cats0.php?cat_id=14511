--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -17,215 +17,221 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Гидравлические стрелки</t>
   </si>
   <si>
     <t>VER-000726</t>
   </si>
   <si>
     <t>VMB-20-45</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN20, 45кВт (8/1шт)</t>
   </si>
   <si>
-    <t>4 686.36 руб.</t>
+    <t>5 023.14 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000727</t>
   </si>
   <si>
     <t>VMB-25-60</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN25, 60кВт (8/1шт)</t>
   </si>
   <si>
-    <t>5 643.33 руб.</t>
+    <t>6 054.34 руб.</t>
   </si>
   <si>
     <t>VER-000728</t>
   </si>
   <si>
     <t>VMB-25-80</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN25, 80кВт (12/1шт)</t>
   </si>
   <si>
-    <t>6 082.86 руб.</t>
+    <t>6 519.36 руб.</t>
   </si>
   <si>
     <t>VER-000729</t>
   </si>
   <si>
     <t>VMB-25-100</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN25, 100кВт (12/1шт)</t>
   </si>
   <si>
-    <t>7 273.56 руб.</t>
+    <t>7 799.68 руб.</t>
   </si>
   <si>
     <t>VER-000730</t>
   </si>
   <si>
     <t>VMB-32-120</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN32, 120кВт (12/1шт)</t>
   </si>
   <si>
-    <t>7 574.91 руб.</t>
+    <t>8 124.28 руб.</t>
   </si>
   <si>
     <t>VER-001493</t>
   </si>
   <si>
     <t>VMB-20-28</t>
   </si>
   <si>
     <t>Гидравлическая стрелка с воздухоотводчиками для котла DN20, 28кВт (8/1шт)</t>
   </si>
   <si>
+    <t>4 908.39 руб.</t>
+  </si>
+  <si>
     <t>VER-001494</t>
   </si>
   <si>
     <t>VMB-25-35</t>
   </si>
   <si>
     <t>Гидравлическая стрелка с воздухоотводчиками для котла DN25, 35кВт (8/1шт)</t>
   </si>
   <si>
+    <t>5 912.41 руб.</t>
+  </si>
+  <si>
     <t>VER-001617</t>
   </si>
   <si>
     <t>VMB4090</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN40, 90кВт (9/1шт)</t>
   </si>
   <si>
-    <t>9 136.05 руб.</t>
+    <t>9 798.66 руб.</t>
   </si>
   <si>
     <t>VER-001618</t>
   </si>
   <si>
     <t>VMB50120</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN50, 120кВт (6/1шт)</t>
   </si>
   <si>
-    <t>12 960.99 руб.</t>
+    <t>13 899.31 руб.</t>
   </si>
   <si>
     <t>VER-001619</t>
   </si>
   <si>
     <t>VMK2540</t>
   </si>
   <si>
     <t>Гидравлический разделитель из нерж. стали, квадратный профиль DN25, 40кВт (12/1шт)</t>
   </si>
   <si>
-    <t>6 767.88 руб.</t>
+    <t>7 260.67 руб.</t>
   </si>
   <si>
     <t>VER-001620</t>
   </si>
   <si>
     <t>VMK3260</t>
   </si>
   <si>
     <t>Гидравлический разделитель из нерж. стали, квадратный профиль DN32, 60кВт (12/1шт)</t>
   </si>
   <si>
-    <t>6 778.17 руб.</t>
+    <t>7 271.24 руб.</t>
   </si>
   <si>
     <t>VER-001628</t>
   </si>
   <si>
     <t>VMB2028</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN20, 28кВт (8/1шт)</t>
   </si>
   <si>
     <t>VER-001629</t>
   </si>
   <si>
     <t>VMB2535</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN25, 35кВт (8/1шт)</t>
   </si>
   <si>
     <t>VER-001630</t>
   </si>
   <si>
     <t>VMB2550</t>
   </si>
@@ -344,51 +350,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57407_c27f_11ee_a54c_047c1617b143_4396bef6_0312_11ef_a5a4_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57409_c27f_11ee_a54c_047c1617b143_4396befa_0312_11ef_a5a4_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5740b_c27f_11ee_a54c_047c1617b143_4396befc_0312_11ef_a5a4_047c1617b1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da39b_c29f_11ee_a54c_047c1617b143_4396bef7_0312_11ef_a5a4_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da39d_c29f_11ee_a54c_047c1617b143_4396befe_0312_11ef_a5a4_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558648a_f66a_11ef_a6e7_047c1617b143_7e424fc1_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558648c_f66a_11ef_a6e7_047c1617b143_7e424fc3_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d124_7e77_11f0_a7a6_047c1617b143_ab7d8f9e_d05b_11f0_a810_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d126_7e77_11f0_a7a6_047c1617b143_d79fde64_96ec_11f0_a7c5_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d128_7e77_11f0_a7a6_047c1617b143_d79fde5e_96ec_11f0_a7c5_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d12a_7e77_11f0_a7a6_047c1617b143_d79fde61_96ec_11f0_a7c5_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d13c_7e77_11f0_a7a6_047c1617b143_ab7d8f9b_d05b_11f0_a810_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d13e_7e77_11f0_a7a6_047c1617b143_ab7d8f99_d05b_11f0_a810_047c1617b14313.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57407_c27f_11ee_a54c_047c1617b143_4396bef6_0312_11ef_a5a4_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57409_c27f_11ee_a54c_047c1617b143_4396befa_0312_11ef_a5a4_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5740b_c27f_11ee_a54c_047c1617b143_4396befc_0312_11ef_a5a4_047c1617b1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da39b_c29f_11ee_a54c_047c1617b143_4396bef7_0312_11ef_a5a4_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da39d_c29f_11ee_a54c_047c1617b143_4396befe_0312_11ef_a5a4_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558648a_f66a_11ef_a6e7_047c1617b143_7e424fc1_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558648c_f66a_11ef_a6e7_047c1617b143_7e424fc3_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d124_7e77_11f0_a7a6_047c1617b143_5e46d60b_7150_11f1_a8f1_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d126_7e77_11f0_a7a6_047c1617b143_5e46d60d_7150_11f1_a8f1_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d128_7e77_11f0_a7a6_047c1617b143_d79fde5e_96ec_11f0_a7c5_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d12a_7e77_11f0_a7a6_047c1617b143_d79fde61_96ec_11f0_a7c5_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d13a_7e77_11f0_a7a6_047c1617b143_5e46d605_7150_11f1_a8f1_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d13c_7e77_11f0_a7a6_047c1617b143_5e46d607_7150_11f1_a8f1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d13e_7e77_11f0_a7a6_047c1617b143_5e46d609_7150_11f1_a8f1_047c1617b14314.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -683,93 +689,123 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Image_14" descr="Image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="12" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="14" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1158,541 +1194,541 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*4686.36</f>
+        <f>J4*5023.14</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>884626</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
         <v>-1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*5643.33</f>
+        <f>J5*6054.34</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>884627</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*6082.86</f>
+        <f>J6*6519.36</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>884628</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
         <v>-1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*7273.56</f>
+        <f>J7*7799.68</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>884629</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*7574.91</f>
+        <f>J8*8124.28</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>886071</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>6</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*4686.36</f>
+        <f>J9*4908.39</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>886072</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*5643.33</f>
+        <f>J10*5912.41</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>955744</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*9136.05</f>
+        <f>J11*9798.66</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>955745</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*12960.99</f>
+        <f>J12*13899.31</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>955746</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*6767.88</f>
+        <f>J13*7260.67</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>955747</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*6778.17</f>
+        <f>J14*7271.24</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12" outlineLevel="3">
+    <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>955749</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4686.36</f>
+        <f>J15*5023.14</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>955750</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*5643.33</f>
+        <f>J16*6054.34</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>955751</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G17" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*7273.56</f>
+        <f>J17*7799.68</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>955780</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*7574.91</f>
+        <f>J18*8124.28</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>