--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -64,174 +64,174 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Гидравлические стрелки</t>
   </si>
   <si>
     <t>VER-000726</t>
   </si>
   <si>
     <t>VMB-20-45</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN20, 45кВт (8/1шт)</t>
   </si>
   <si>
-    <t>5 023.14 руб.</t>
+    <t>5 127.12 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000727</t>
   </si>
   <si>
     <t>VMB-25-60</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN25, 60кВт (8/1шт)</t>
   </si>
   <si>
-    <t>6 054.34 руб.</t>
+    <t>6 179.67 руб.</t>
   </si>
   <si>
     <t>VER-000728</t>
   </si>
   <si>
     <t>VMB-25-80</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN25, 80кВт (12/1шт)</t>
   </si>
   <si>
-    <t>6 519.36 руб.</t>
+    <t>6 654.32 руб.</t>
   </si>
   <si>
     <t>VER-000729</t>
   </si>
   <si>
     <t>VMB-25-100</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN25, 100кВт (12/1шт)</t>
   </si>
   <si>
-    <t>7 799.68 руб.</t>
+    <t>7 961.14 руб.</t>
   </si>
   <si>
     <t>VER-000730</t>
   </si>
   <si>
     <t>VMB-32-120</t>
   </si>
   <si>
     <t>Гидравлический разделитель DN32, 120кВт (12/1шт)</t>
   </si>
   <si>
-    <t>8 124.28 руб.</t>
+    <t>8 292.47 руб.</t>
   </si>
   <si>
     <t>VER-001493</t>
   </si>
   <si>
     <t>VMB-20-28</t>
   </si>
   <si>
     <t>Гидравлическая стрелка с воздухоотводчиками для котла DN20, 28кВт (8/1шт)</t>
   </si>
   <si>
-    <t>4 908.39 руб.</t>
+    <t>5 010.00 руб.</t>
   </si>
   <si>
     <t>VER-001494</t>
   </si>
   <si>
     <t>VMB-25-35</t>
   </si>
   <si>
     <t>Гидравлическая стрелка с воздухоотводчиками для котла DN25, 35кВт (8/1шт)</t>
   </si>
   <si>
-    <t>5 912.41 руб.</t>
+    <t>6 034.81 руб.</t>
   </si>
   <si>
     <t>VER-001617</t>
   </si>
   <si>
     <t>VMB4090</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN40, 90кВт (9/1шт)</t>
   </si>
   <si>
-    <t>9 798.66 руб.</t>
+    <t>10 001.51 руб.</t>
   </si>
   <si>
     <t>VER-001618</t>
   </si>
   <si>
     <t>VMB50120</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN50, 120кВт (6/1шт)</t>
   </si>
   <si>
-    <t>13 899.31 руб.</t>
+    <t>14 187.05 руб.</t>
   </si>
   <si>
     <t>VER-001619</t>
   </si>
   <si>
     <t>VMK2540</t>
   </si>
   <si>
     <t>Гидравлический разделитель из нерж. стали, квадратный профиль DN25, 40кВт (12/1шт)</t>
   </si>
   <si>
-    <t>7 260.67 руб.</t>
+    <t>7 410.98 руб.</t>
   </si>
   <si>
     <t>VER-001620</t>
   </si>
   <si>
     <t>VMK3260</t>
   </si>
   <si>
     <t>Гидравлический разделитель из нерж. стали, квадратный профиль DN32, 60кВт (12/1шт)</t>
   </si>
   <si>
-    <t>7 271.24 руб.</t>
+    <t>7 421.77 руб.</t>
   </si>
   <si>
     <t>VER-001628</t>
   </si>
   <si>
     <t>VMB2028</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN20, 28кВт (8/1шт)</t>
   </si>
   <si>
     <t>VER-001629</t>
   </si>
   <si>
     <t>VMB2535</t>
   </si>
   <si>
     <t>Гидравлический разделитель с воздухоотводчиком DN25, 35кВт (8/1шт)</t>
   </si>
   <si>
     <t>VER-001630</t>
   </si>
   <si>
     <t>VMB2550</t>
   </si>
@@ -1194,541 +1194,541 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*5023.14</f>
+        <f>J4*5127.12</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>884626</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
         <v>-1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*6054.34</f>
+        <f>J5*6179.67</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>884627</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*6519.36</f>
+        <f>J6*6654.32</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>884628</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
         <v>-1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*7799.68</f>
+        <f>J7*7961.14</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>884629</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*8124.28</f>
+        <f>J8*8292.47</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>886071</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>6</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*4908.39</f>
+        <f>J9*5010.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>886072</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*5912.41</f>
+        <f>J10*6034.81</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>955744</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*9798.66</f>
+        <f>J11*10001.51</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>955745</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*13899.31</f>
+        <f>J12*14187.05</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>955746</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*7260.67</f>
+        <f>J13*7410.98</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>955747</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*7271.24</f>
+        <f>J14*7421.77</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>955749</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*5023.14</f>
+        <f>J15*5127.12</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>955750</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*6054.34</f>
+        <f>J16*6179.67</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>955751</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*7799.68</f>
+        <f>J17*7961.14</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>955780</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*8124.28</f>
+        <f>J18*8292.47</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>