--- v2 (2026-08-03)
+++ v3 (2026-09-21)
@@ -84,198 +84,198 @@
   <si>
     <t>OR.224.G.04</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1/2” (аналог VT.085.N.04)</t>
   </si>
   <si>
     <t>5 766.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-900558</t>
   </si>
   <si>
     <t>OR.224.G.05</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 3/4” (аналог VT.085.N.05)</t>
   </si>
   <si>
-    <t>7 576.00 руб.</t>
+    <t>7 879.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-900559</t>
   </si>
   <si>
     <t>OR.224.G.06</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1” (аналог VT.085.N.06)</t>
   </si>
   <si>
     <t>14 903.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-900560</t>
   </si>
   <si>
     <t>OR.224.G.07</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1 1/4” (аналог VT.085.N.07)</t>
   </si>
   <si>
-    <t>21 169.00 руб.</t>
+    <t>22 862.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900561</t>
   </si>
   <si>
     <t>OR.224.G.08</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 1 1/2” (аналог VT.085.N.08)</t>
   </si>
   <si>
-    <t>33 127.00 руб.</t>
+    <t>34 452.00 руб.</t>
   </si>
   <si>
     <t>VLC-900562</t>
   </si>
   <si>
     <t>OR.224.G.09</t>
   </si>
   <si>
     <t>Редуктор давления мембранный RIO EXPORT, PN25, от 1 до 7 бар, 2” (аналог VT.085.N.09)</t>
   </si>
   <si>
-    <t>53 838.00 руб.</t>
+    <t>55 991.00 руб.</t>
   </si>
   <si>
     <t>VLC-900563</t>
   </si>
   <si>
     <t>OR.232.N.04SM</t>
   </si>
   <si>
     <t>Редуктор давления поршн. SABO PN16, от 1 до 5,5 бара, 1/2" c вых.для маном. (аналог VT.088.N.0455SM)</t>
   </si>
   <si>
     <t>2 507.00 руб.</t>
   </si>
   <si>
     <t>VLC-900564</t>
   </si>
   <si>
     <t>OR.232.N.04</t>
   </si>
   <si>
     <t>Редуктор давления поршневой SABO PN16, от 1 до 5,5 бара, 1/2", никель (аналог VT.086.N.04)</t>
   </si>
   <si>
-    <t>1 741.00 руб.</t>
+    <t>1 880.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-900565</t>
   </si>
   <si>
     <t>OR.232.N.05</t>
   </si>
   <si>
     <t>Редуктор давления поршневой SABO PN16, от 1 до 5,5 бара, 3/4", никель (аналог VT.086.N.05)</t>
   </si>
   <si>
-    <t>2 348.00 руб.</t>
+    <t>2 536.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900566</t>
   </si>
   <si>
     <t>OR.233.N.06</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, 1", никель (аналог VT.086.NH.06)</t>
   </si>
   <si>
     <t>6 322.00 руб.</t>
   </si>
   <si>
     <t>VLC-900567</t>
   </si>
   <si>
     <t>OR.233.N.07</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, 1 1/4", никель (аналог VT.086.NH.07)</t>
   </si>
   <si>
     <t>9 498.00 руб.</t>
   </si>
   <si>
     <t>VLC-900568</t>
   </si>
   <si>
     <t>OR.233.N.08</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, облегченный, 1 1/2", никель (аналог VT.086.NH.08</t>
   </si>
   <si>
     <t>12 015.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900569</t>
   </si>
   <si>
     <t>OR.233.N.09</t>
   </si>
   <si>
     <t>Редуктор давления поршневой PN25, от 1 до 5,5 бара, облегченный, 2", никель (аналог VT.086.NH.09)</t>
   </si>
   <si>
-    <t>14 615.00 руб.</t>
+    <t>15 199.00 руб.</t>
   </si>
   <si>
     <t>VLC-900621</t>
   </si>
   <si>
     <t>OR.218.N.04</t>
   </si>
   <si>
     <t>Редуктор давления MINI PN 16, мембр, со встр фильтр и демпф кам, 1 до 7 бар, 1/2” (0218.015)</t>
   </si>
   <si>
     <t>3 575.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1274,462 +1274,462 @@
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*7576.00</f>
+        <f>J6*7879.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>956440</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*14903.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>956441</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*21169.00</f>
+        <f>J8*22862.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>956442</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2" t="s">
-        <v>32</v>
+      <c r="H9" s="2">
+        <v>10</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*33127.00</f>
+        <f>J9*34452.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>956443</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>5</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*53838.00</f>
+        <f>J10*55991.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>956444</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2507.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>956445</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1741.00</f>
+        <f>J12*1880.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>956446</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2348.00</f>
+        <f>J13*2536.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>956447</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6322.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>956448</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*9498.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>956449</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*12015.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>956450</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*14615.00</f>
+        <f>J17*15199.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>956452</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*3575.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">