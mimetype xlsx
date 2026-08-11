--- v0 (2026-04-29)
+++ v1 (2026-08-11)
@@ -63,69 +63,69 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>РАСПРОДАЖА</t>
   </si>
   <si>
     <t>Трубы полипропиленовые</t>
   </si>
   <si>
     <t>PPR-160001</t>
   </si>
   <si>
     <t>VREA20</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 20мм армир. алюминием (4/200м)</t>
   </si>
   <si>
-    <t>98.49 руб.</t>
+    <t>101.16 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>PPR-160003</t>
   </si>
   <si>
     <t>VREA32</t>
   </si>
   <si>
     <t>Труба полипропиленовая PN20 32мм армир. алюминием (4/80м)</t>
   </si>
   <si>
-    <t>198.45 руб.</t>
+    <t>203.82 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VRP-111004</t>
   </si>
   <si>
     <t>PPR Труба 40х6,7 SDR6 Pn25 (СТЕКЛОВОЛОКНО) (4/40м)</t>
   </si>
   <si>
     <t>115.00 руб.</t>
   </si>
   <si>
     <t>VRP-111005</t>
   </si>
   <si>
     <t>PPR Труба 50х8,4 SDR6 Pn25 (СТЕКЛОВОЛОКНО) (4/28м)</t>
   </si>
   <si>
     <t>190.00 руб.</t>
   </si>
   <si>
     <t>VRP-111006</t>
   </si>
@@ -932,86 +932,86 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*98.49</f>
+        <f>J4*101.16</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>878998</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*198.45</f>
+        <f>J5*203.82</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>930216</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
@@ -1021,51 +1021,51 @@
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*115.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>930217</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*190.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>930218</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1"/>