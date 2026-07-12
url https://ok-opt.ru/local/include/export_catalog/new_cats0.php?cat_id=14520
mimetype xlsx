--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -1,38 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -200,50 +202,89 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ab19_4393_11f1_a8b5_047c1617b143_bf5c2f16_7149_11f1_a8f1_047c1617b1431.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -488,51 +529,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
@@ -604,104 +645,105 @@
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" outlineLevel="4">
+    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>956583</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*21017.66</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>