--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -912,86 +912,86 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>833340</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*12171.96</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>833341</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*10407.13</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833342</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">