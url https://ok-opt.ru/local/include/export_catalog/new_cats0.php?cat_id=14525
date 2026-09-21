--- v1 (2026-07-12)
+++ v2 (2026-09-21)
@@ -2692,51 +2692,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="5"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac930_cdfe_11eb_82ca_003048fd731b_5922168e_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac932_cdfe_11eb_82ca_003048fd731b_59221690_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bedf_7c2b_11ec_a214_00259070b487_59221692_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee1_7c2b_11ec_a214_00259070b487_59221694_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee3_7c2b_11ec_a214_00259070b487_59221696_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee5_7c2b_11ec_a214_00259070b487_59221698_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee7_7c2b_11ec_a214_00259070b487_5922169a_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee9_7c2b_11ec_a214_00259070b487_14e1e0c9_f93d_11ef_a6ea_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02b_aa62_11ec_a25d_00259070b487_5922169c_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e6_469b_11ef_a5fc_047c1617b143_a26f33fc_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac922_cdfe_11eb_82ca_003048fd731b_592216b0_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac924_cdfe_11eb_82ca_003048fd731b_592216b2_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac926_cdfe_11eb_82ca_003048fd731b_592216b4_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac928_cdfe_11eb_82ca_003048fd731b_592216b6_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92a_cdfe_11eb_82ca_003048fd731b_592216b8_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92c_cdfe_11eb_82ca_003048fd731b_592216ba_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92e_cdfe_11eb_82ca_003048fd731b_592216bc_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb58_ce20_11eb_82ca_003048fd731b_592216ce_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5a_ce20_11eb_82ca_003048fd731b_592216d0_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5c_ce20_11eb_82ca_003048fd731b_592216d2_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5e_ce20_11eb_82ca_003048fd731b_62fcdd9d_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb68_ce20_11eb_82ca_003048fd731b_592216be_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6a_ce20_11eb_82ca_003048fd731b_592216c0_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6c_ce20_11eb_82ca_003048fd731b_592216c2_11fe_11ef_a5b8_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6e_ce20_11eb_82ca_003048fd731b_592216c4_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02d_aa62_11ec_a25d_00259070b487_592216c6_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02f_aa62_11ec_a25d_00259070b487_592216c8_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c031_aa62_11ec_a25d_00259070b487_592216ca_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e0_469b_11ef_a5fc_047c1617b143_14e1e0c4_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e2_469b_11ef_a5fc_047c1617b143_14e1e0c6_f93d_11ef_a6ea_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e4_469b_11ef_a5fc_047c1617b143_14e1e0c8_f93d_11ef_a6ea_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac934_cdfe_11eb_82ca_003048fd731b_62fcdda9_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac936_cdfe_11eb_82ca_003048fd731b_62fcddab_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac938_cdfe_11eb_82ca_003048fd731b_62fcddad_11fe_11ef_a5b8_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac93a_cdfe_11eb_82ca_003048fd731b_62fcddaf_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb54_ce20_11eb_82ca_003048fd731b_62fcddb1_11fe_11ef_a5b8_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb56_ce20_11eb_82ca_003048fd731b_62fcddb3_11fe_11ef_a5b8_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb60_ce20_11eb_82ca_003048fd731b_62fcddd7_11fe_11ef_a5b8_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb62_ce20_11eb_82ca_003048fd731b_62fcddd9_11fe_11ef_a5b8_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb64_ce20_11eb_82ca_003048fd731b_62fcdddb_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb66_ce20_11eb_82ca_003048fd731b_62fcdddd_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb70_ce20_11eb_82ca_003048fd731b_62fcddb5_11fe_11ef_a5b8_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb72_ce20_11eb_82ca_003048fd731b_62fcddb7_11fe_11ef_a5b8_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb74_ce20_11eb_82ca_003048fd731b_62fcddbb_11fe_11ef_a5b8_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb76_ce20_11eb_82ca_003048fd731b_62fcddbd_11fe_11ef_a5b8_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dedc_55f9_11ec_a208_00259070b487_62fcdde0_11fe_11ef_a5b8_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dede_55f9_11ec_a208_00259070b487_62fcdde1_11fe_11ef_a5b8_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee0_55f9_11ec_a208_00259070b487_62fcdde2_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee2_55f9_11ec_a208_00259070b487_62fcddb9_11fe_11ef_a5b8_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0beeb_7c2b_11ec_a214_00259070b487_62fcdddf_11fe_11ef_a5b8_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0beed_7c2b_11ec_a214_00259070b487_62fcdde3_11fe_11ef_a5b8_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c033_aa62_11ec_a25d_00259070b487_62fcddbf_11fe_11ef_a5b8_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c035_aa62_11ec_a25d_00259070b487_62fcddcd_11fe_11ef_a5b8_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c037_aa62_11ec_a25d_00259070b487_62fcddcf_11fe_11ef_a5b8_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c039_aa62_11ec_a25d_00259070b487_62fcddd1_11fe_11ef_a5b8_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03b_aa62_11ec_a25d_00259070b487_62fcddd3_11fe_11ef_a5b8_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03d_aa62_11ec_a25d_00259070b487_62fcddd5_11fe_11ef_a5b8_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a4_43e5_11f1_a8b5_047c1617b143_bf5c2f3e_7149_11f1_a8f1_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a6_43e5_11f1_a8b5_047c1617b143_bf5c2f3f_7149_11f1_a8f1_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a8_43e5_11f1_a8b5_047c1617b143_bf5c2f40_7149_11f1_a8f1_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7aa_43e5_11f1_a8b5_047c1617b143_bf5c2f3d_7149_11f1_a8f1_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ac_43e5_11f1_a8b5_047c1617b143_83c15b57_714a_11f1_a8f1_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ae_43e5_11f1_a8b5_047c1617b143_83c15b58_714a_11f1_a8f1_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b0_43e5_11f1_a8b5_047c1617b143_83c15b59_714a_11f1_a8f1_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b2_43e5_11f1_a8b5_047c1617b143_83c15b55_714a_11f1_a8f1_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ba_43e5_11f1_a8b5_047c1617b143_bf5c2f44_7149_11f1_a8f1_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7bc_43e5_11f1_a8b5_047c1617b143_bf5c2f45_7149_11f1_a8f1_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7be_43e5_11f1_a8b5_047c1617b143_bf5c2f46_7149_11f1_a8f1_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c0_43e5_11f1_a8b5_047c1617b143_bf5c2f41_7149_11f1_a8f1_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c2_43e5_11f1_a8b5_047c1617b143_bf5c2f42_7149_11f1_a8f1_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c6_43e5_11f1_a8b5_047c1617b143_83c15b52_714a_11f1_a8f1_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c8_43e5_11f1_a8b5_047c1617b143_83c15b53_714a_11f1_a8f1_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ca_43e5_11f1_a8b5_047c1617b143_83c15b54_714a_11f1_a8f1_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7cc_43e5_11f1_a8b5_047c1617b143_bf5c2f47_7149_11f1_a8f1_047c1617b14374.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac930_cdfe_11eb_82ca_003048fd731b_5922168e_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac932_cdfe_11eb_82ca_003048fd731b_59221690_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bedf_7c2b_11ec_a214_00259070b487_59221692_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee1_7c2b_11ec_a214_00259070b487_59221694_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee3_7c2b_11ec_a214_00259070b487_59221696_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee5_7c2b_11ec_a214_00259070b487_59221698_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee7_7c2b_11ec_a214_00259070b487_5922169a_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee9_7c2b_11ec_a214_00259070b487_14e1e0c9_f93d_11ef_a6ea_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02b_aa62_11ec_a25d_00259070b487_5922169c_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e6_469b_11ef_a5fc_047c1617b143_a26f33fc_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac922_cdfe_11eb_82ca_003048fd731b_592216b0_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac924_cdfe_11eb_82ca_003048fd731b_592216b2_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac926_cdfe_11eb_82ca_003048fd731b_592216b4_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac928_cdfe_11eb_82ca_003048fd731b_592216b6_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92a_cdfe_11eb_82ca_003048fd731b_592216b8_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92c_cdfe_11eb_82ca_003048fd731b_592216ba_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92e_cdfe_11eb_82ca_003048fd731b_592216bc_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb58_ce20_11eb_82ca_003048fd731b_592216ce_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5a_ce20_11eb_82ca_003048fd731b_592216d0_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5c_ce20_11eb_82ca_003048fd731b_592216d2_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5e_ce20_11eb_82ca_003048fd731b_62fcdd9d_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb68_ce20_11eb_82ca_003048fd731b_592216be_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6a_ce20_11eb_82ca_003048fd731b_592216c0_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6c_ce20_11eb_82ca_003048fd731b_592216c2_11fe_11ef_a5b8_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6e_ce20_11eb_82ca_003048fd731b_592216c4_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02d_aa62_11ec_a25d_00259070b487_592216c6_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02f_aa62_11ec_a25d_00259070b487_592216c8_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c031_aa62_11ec_a25d_00259070b487_592216ca_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e0_469b_11ef_a5fc_047c1617b143_14e1e0c4_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e2_469b_11ef_a5fc_047c1617b143_14e1e0c6_f93d_11ef_a6ea_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e4_469b_11ef_a5fc_047c1617b143_14e1e0c8_f93d_11ef_a6ea_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac934_cdfe_11eb_82ca_003048fd731b_62fcdda9_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac936_cdfe_11eb_82ca_003048fd731b_62fcddab_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac938_cdfe_11eb_82ca_003048fd731b_62fcddad_11fe_11ef_a5b8_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac93a_cdfe_11eb_82ca_003048fd731b_62fcddaf_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb54_ce20_11eb_82ca_003048fd731b_62fcddb1_11fe_11ef_a5b8_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb56_ce20_11eb_82ca_003048fd731b_62fcddb3_11fe_11ef_a5b8_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb60_ce20_11eb_82ca_003048fd731b_62fcddd7_11fe_11ef_a5b8_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb62_ce20_11eb_82ca_003048fd731b_62fcddd9_11fe_11ef_a5b8_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb64_ce20_11eb_82ca_003048fd731b_62fcdddb_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb66_ce20_11eb_82ca_003048fd731b_62fcdddd_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb70_ce20_11eb_82ca_003048fd731b_62fcddb5_11fe_11ef_a5b8_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb72_ce20_11eb_82ca_003048fd731b_62fcddb7_11fe_11ef_a5b8_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb74_ce20_11eb_82ca_003048fd731b_62fcddbb_11fe_11ef_a5b8_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb76_ce20_11eb_82ca_003048fd731b_62fcddbd_11fe_11ef_a5b8_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dedc_55f9_11ec_a208_00259070b487_62fcdde0_11fe_11ef_a5b8_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dede_55f9_11ec_a208_00259070b487_62fcdde1_11fe_11ef_a5b8_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee0_55f9_11ec_a208_00259070b487_62fcdde2_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee2_55f9_11ec_a208_00259070b487_62fcddb9_11fe_11ef_a5b8_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0beeb_7c2b_11ec_a214_00259070b487_62fcdddf_11fe_11ef_a5b8_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0beed_7c2b_11ec_a214_00259070b487_62fcdde3_11fe_11ef_a5b8_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c033_aa62_11ec_a25d_00259070b487_62fcddbf_11fe_11ef_a5b8_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c035_aa62_11ec_a25d_00259070b487_62fcddcd_11fe_11ef_a5b8_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c037_aa62_11ec_a25d_00259070b487_62fcddcf_11fe_11ef_a5b8_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c039_aa62_11ec_a25d_00259070b487_62fcddd1_11fe_11ef_a5b8_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03b_aa62_11ec_a25d_00259070b487_62fcddd3_11fe_11ef_a5b8_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03d_aa62_11ec_a25d_00259070b487_62fcddd5_11fe_11ef_a5b8_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a4_43e5_11f1_a8b5_047c1617b143_bf5c2f3e_7149_11f1_a8f1_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a6_43e5_11f1_a8b5_047c1617b143_bf5c2f3f_7149_11f1_a8f1_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a8_43e5_11f1_a8b5_047c1617b143_bf5c2f40_7149_11f1_a8f1_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7aa_43e5_11f1_a8b5_047c1617b143_bf5c2f3d_7149_11f1_a8f1_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ac_43e5_11f1_a8b5_047c1617b143_83c15b57_714a_11f1_a8f1_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ae_43e5_11f1_a8b5_047c1617b143_83c15b58_714a_11f1_a8f1_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b0_43e5_11f1_a8b5_047c1617b143_83c15b59_714a_11f1_a8f1_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b2_43e5_11f1_a8b5_047c1617b143_83c15b55_714a_11f1_a8f1_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b4_43e5_11f1_a8b5_047c1617b143_83c15b56_714a_11f1_a8f1_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b8_43e5_11f1_a8b5_047c1617b143_bf5c2f43_7149_11f1_a8f1_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ba_43e5_11f1_a8b5_047c1617b143_bf5c2f44_7149_11f1_a8f1_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7bc_43e5_11f1_a8b5_047c1617b143_bf5c2f45_7149_11f1_a8f1_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7be_43e5_11f1_a8b5_047c1617b143_bf5c2f46_7149_11f1_a8f1_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c0_43e5_11f1_a8b5_047c1617b143_bf5c2f41_7149_11f1_a8f1_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c2_43e5_11f1_a8b5_047c1617b143_bf5c2f42_7149_11f1_a8f1_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c4_43e5_11f1_a8b5_047c1617b143_83c15b51_714a_11f1_a8f1_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c6_43e5_11f1_a8b5_047c1617b143_83c15b52_714a_11f1_a8f1_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c8_43e5_11f1_a8b5_047c1617b143_83c15b53_714a_11f1_a8f1_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ca_43e5_11f1_a8b5_047c1617b143_83c15b54_714a_11f1_a8f1_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7cc_43e5_11f1_a8b5_047c1617b143_bf5c2f47_7149_11f1_a8f1_047c1617b14377.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_7" descr="Image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4651,303 +4651,393 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Image_75" descr="Image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Image_78" descr="Image_78"/>
+        <xdr:cNvPr id="66" name="Image_76" descr="Image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Image_79" descr="Image_79"/>
+        <xdr:cNvPr id="67" name="Image_77" descr="Image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Image_80" descr="Image_80"/>
+        <xdr:cNvPr id="68" name="Image_78" descr="Image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Image_81" descr="Image_81"/>
+        <xdr:cNvPr id="69" name="Image_79" descr="Image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Image_82" descr="Image_82"/>
+        <xdr:cNvPr id="70" name="Image_80" descr="Image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Image_84" descr="Image_84"/>
+        <xdr:cNvPr id="71" name="Image_81" descr="Image_81"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Image_85" descr="Image_85"/>
+        <xdr:cNvPr id="72" name="Image_82" descr="Image_82"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Image_86" descr="Image_86"/>
+        <xdr:cNvPr id="73" name="Image_83" descr="Image_83"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image_84" descr="Image_84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image_85" descr="Image_85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image_86" descr="Image_86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Image_87" descr="Image_87"/>
+        <xdr:cNvPr id="77" name="Image_87" descr="Image_87"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5407,51 +5497,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*12661.20</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833355</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*12611.82</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>839824</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -6053,51 +6143,51 @@
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*14542.32</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>833364</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*15657.52</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>833365</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="1" t="s">
@@ -6193,51 +6283,51 @@
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*15592.52</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>833372</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*19400.03</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>833373</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
@@ -6438,51 +6528,51 @@
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*13691.11</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>883380</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G38" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*13527.91</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="6">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>956608</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D39" s="1" t="s">
@@ -7712,86 +7802,86 @@
       </c>
       <c r="E75" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>281</v>
       </c>
       <c r="G75" s="2">
         <v>1</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*19482.62</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
-    <row r="76" spans="1:12" outlineLevel="5">
+    <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>956607</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>285</v>
       </c>
       <c r="G76" s="2">
         <v>1</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*22800.96</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
-    <row r="77" spans="1:12" outlineLevel="5">
+    <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>956609</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>289</v>
       </c>
       <c r="G77" s="2">
         <v>5</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
@@ -7800,121 +7890,121 @@
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*10379.56</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>956610</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G78" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*11118.90</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>956611</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>295</v>
       </c>
       <c r="G79" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*13131.85</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>956612</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>298</v>
       </c>
       <c r="G80" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*16675.46</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>956613</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D81" s="1" t="s">
@@ -7957,51 +8047,51 @@
       </c>
       <c r="E82" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>304</v>
       </c>
       <c r="G82" s="2">
         <v>1</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*23595.16</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
-    <row r="83" spans="1:12" outlineLevel="5">
+    <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>956615</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>308</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
@@ -9668,51 +9758,51 @@
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*18057.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" outlineLevel="6">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>958571</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D133" s="1">
         <v>29895</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>456</v>
       </c>
       <c r="G133" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*25258.00</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" outlineLevel="6">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>958572</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>457</v>
       </c>
       <c r="D134" s="1">