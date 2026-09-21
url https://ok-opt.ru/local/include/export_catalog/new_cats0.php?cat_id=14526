--- v1 (2026-07-12)
+++ v2 (2026-09-21)
@@ -424,51 +424,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a4_43e5_11f1_a8b5_047c1617b143_bf5c2f3e_7149_11f1_a8f1_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a6_43e5_11f1_a8b5_047c1617b143_bf5c2f3f_7149_11f1_a8f1_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a8_43e5_11f1_a8b5_047c1617b143_bf5c2f40_7149_11f1_a8f1_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7aa_43e5_11f1_a8b5_047c1617b143_bf5c2f3d_7149_11f1_a8f1_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ac_43e5_11f1_a8b5_047c1617b143_83c15b57_714a_11f1_a8f1_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ae_43e5_11f1_a8b5_047c1617b143_83c15b58_714a_11f1_a8f1_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b0_43e5_11f1_a8b5_047c1617b143_83c15b59_714a_11f1_a8f1_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b2_43e5_11f1_a8b5_047c1617b143_83c15b55_714a_11f1_a8f1_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ba_43e5_11f1_a8b5_047c1617b143_bf5c2f44_7149_11f1_a8f1_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7bc_43e5_11f1_a8b5_047c1617b143_bf5c2f45_7149_11f1_a8f1_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7be_43e5_11f1_a8b5_047c1617b143_bf5c2f46_7149_11f1_a8f1_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c0_43e5_11f1_a8b5_047c1617b143_bf5c2f41_7149_11f1_a8f1_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c2_43e5_11f1_a8b5_047c1617b143_bf5c2f42_7149_11f1_a8f1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c6_43e5_11f1_a8b5_047c1617b143_83c15b52_714a_11f1_a8f1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c8_43e5_11f1_a8b5_047c1617b143_83c15b53_714a_11f1_a8f1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ca_43e5_11f1_a8b5_047c1617b143_83c15b54_714a_11f1_a8f1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7cc_43e5_11f1_a8b5_047c1617b143_bf5c2f47_7149_11f1_a8f1_047c1617b14317.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a4_43e5_11f1_a8b5_047c1617b143_bf5c2f3e_7149_11f1_a8f1_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a6_43e5_11f1_a8b5_047c1617b143_bf5c2f3f_7149_11f1_a8f1_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a8_43e5_11f1_a8b5_047c1617b143_bf5c2f40_7149_11f1_a8f1_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7aa_43e5_11f1_a8b5_047c1617b143_bf5c2f3d_7149_11f1_a8f1_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ac_43e5_11f1_a8b5_047c1617b143_83c15b57_714a_11f1_a8f1_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ae_43e5_11f1_a8b5_047c1617b143_83c15b58_714a_11f1_a8f1_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b0_43e5_11f1_a8b5_047c1617b143_83c15b59_714a_11f1_a8f1_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b2_43e5_11f1_a8b5_047c1617b143_83c15b55_714a_11f1_a8f1_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b4_43e5_11f1_a8b5_047c1617b143_83c15b56_714a_11f1_a8f1_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b8_43e5_11f1_a8b5_047c1617b143_bf5c2f43_7149_11f1_a8f1_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ba_43e5_11f1_a8b5_047c1617b143_bf5c2f44_7149_11f1_a8f1_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7bc_43e5_11f1_a8b5_047c1617b143_bf5c2f45_7149_11f1_a8f1_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7be_43e5_11f1_a8b5_047c1617b143_bf5c2f46_7149_11f1_a8f1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c0_43e5_11f1_a8b5_047c1617b143_bf5c2f41_7149_11f1_a8f1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c2_43e5_11f1_a8b5_047c1617b143_bf5c2f42_7149_11f1_a8f1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c4_43e5_11f1_a8b5_047c1617b143_83c15b51_714a_11f1_a8f1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c6_43e5_11f1_a8b5_047c1617b143_83c15b52_714a_11f1_a8f1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c8_43e5_11f1_a8b5_047c1617b143_83c15b53_714a_11f1_a8f1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ca_43e5_11f1_a8b5_047c1617b143_83c15b54_714a_11f1_a8f1_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7cc_43e5_11f1_a8b5_047c1617b143_bf5c2f47_7149_11f1_a8f1_047c1617b14320.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -673,303 +673,393 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="9" name="Image_14" descr="Image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPr id="20" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1640,86 +1730,86 @@
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*19482.62</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" outlineLevel="5">
+    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>956607</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*22800.96</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12" outlineLevel="5">
+    <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>956609</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="2">
         <v>5</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
@@ -1728,121 +1818,121 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*10379.56</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>956610</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*11118.90</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>956611</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*13131.85</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>956612</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*16675.46</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>956613</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -1885,51 +1975,51 @@
       </c>
       <c r="E20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*23595.16</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" outlineLevel="5">
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>956615</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>