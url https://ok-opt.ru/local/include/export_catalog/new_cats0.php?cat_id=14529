--- v1 (2026-07-12)
+++ v2 (2026-09-21)
@@ -1438,51 +1438,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*6499.32</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879338</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*12802.30</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>879339</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">