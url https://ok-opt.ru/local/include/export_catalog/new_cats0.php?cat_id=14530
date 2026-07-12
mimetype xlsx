--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -235,50 +235,119 @@
     <t>SMAC25/6S Pro</t>
   </si>
   <si>
     <t>Насос циркуляционный с частотным регулированием ZEGOR (1/4шт)</t>
   </si>
   <si>
     <t>12 322.54 руб.</t>
   </si>
   <si>
     <t>ZGR-001345</t>
   </si>
   <si>
     <t>SMAC25/8S Pro</t>
   </si>
   <si>
     <t>13 150.90 руб.</t>
   </si>
   <si>
     <t>ZGR-001346</t>
   </si>
   <si>
     <t>SMAC32/6S Pro</t>
   </si>
   <si>
     <t>12 945.37 руб.</t>
+  </si>
+  <si>
+    <t>Энергосберегающие циркуляционные насосы для отопления UNIPUMP</t>
+  </si>
+  <si>
+    <t>UNI-101485</t>
+  </si>
+  <si>
+    <t>Насос циркуляц. (отопл.) LPA 20-40</t>
+  </si>
+  <si>
+    <t>8 914.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101486</t>
+  </si>
+  <si>
+    <t>Насос циркуляц. (отопл.) LPA 20-60</t>
+  </si>
+  <si>
+    <t>UNI-101487</t>
+  </si>
+  <si>
+    <t>Насос циркуляц. (отопл.) LPA 25-40</t>
+  </si>
+  <si>
+    <t>8 939.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101488</t>
+  </si>
+  <si>
+    <t>Насос циркуляц. (отопл.) LPA 25-60</t>
+  </si>
+  <si>
+    <t>9 805.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101489</t>
+  </si>
+  <si>
+    <t>Насос циркуляц. (отопл.) LPA 25-80</t>
+  </si>
+  <si>
+    <t>20 350.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101490</t>
+  </si>
+  <si>
+    <t>Насос циркуляц. (отопл.) LPA 32-40</t>
+  </si>
+  <si>
+    <t>8 676.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101491</t>
+  </si>
+  <si>
+    <t>Насос циркуляц. (отопл.) LPA 32-60</t>
+  </si>
+  <si>
+    <t>9 207.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101492</t>
+  </si>
+  <si>
+    <t>Насос циркуляц. (отопл.) LPA 32-80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -373,51 +442,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093110e_0c72_11ec_8321_003048fd731b_695c4544_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931110_0c72_11ec_8321_003048fd731b_695c4548_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931112_0c72_11ec_8321_003048fd731b_695c454c_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0da_7e77_11f0_a7a6_047c1617b143_a24fffbb_96ed_11f0_a7c5_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0dc_7e77_11f0_a7a6_047c1617b143_d79fde81_96ec_11f0_a7c5_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0de_7e77_11f0_a7a6_047c1617b143_a24fffb7_96ed_11f0_a7c5_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0e0_7e77_11f0_a7a6_047c1617b143_a24fffb9_96ed_11f0_a7c5_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b91_019d_11ef_a5a2_047c1617b143_ae66e5fa_3fbb_11ef_a5f3_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b93_019d_11ef_a5a2_047c1617b143_ae66e5fb_3fbb_11ef_a5f3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b95_019d_11ef_a5a2_047c1617b143_ae66e5fc_3fbb_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b97_019d_11ef_a5a2_047c1617b143_ae66e5fd_3fbb_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b99_019d_11ef_a5a2_047c1617b143_ae66e5fe_3fbb_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b9b_019d_11ef_a5a2_047c1617b143_ae66e5ff_3fbb_11ef_a5f3_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b9d_019d_11ef_a5a2_047c1617b143_ae66e600_3fbb_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b9f_019d_11ef_a5a2_047c1617b143_ae66e601_3fbb_11ef_a5f3_047c1617b14315.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093110e_0c72_11ec_8321_003048fd731b_695c4544_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931110_0c72_11ec_8321_003048fd731b_695c4548_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931112_0c72_11ec_8321_003048fd731b_695c454c_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0da_7e77_11f0_a7a6_047c1617b143_a24fffbb_96ed_11f0_a7c5_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0dc_7e77_11f0_a7a6_047c1617b143_d79fde81_96ec_11f0_a7c5_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0de_7e77_11f0_a7a6_047c1617b143_a24fffb7_96ed_11f0_a7c5_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0e0_7e77_11f0_a7a6_047c1617b143_a24fffb9_96ed_11f0_a7c5_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b91_019d_11ef_a5a2_047c1617b143_ae66e5fa_3fbb_11ef_a5f3_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b93_019d_11ef_a5a2_047c1617b143_ae66e5fb_3fbb_11ef_a5f3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b95_019d_11ef_a5a2_047c1617b143_ae66e5fc_3fbb_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b97_019d_11ef_a5a2_047c1617b143_ae66e5fd_3fbb_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b99_019d_11ef_a5a2_047c1617b143_ae66e5fe_3fbb_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b9b_019d_11ef_a5a2_047c1617b143_ae66e5ff_3fbb_11ef_a5f3_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b9d_019d_11ef_a5a2_047c1617b143_ae66e600_3fbb_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b9f_019d_11ef_a5a2_047c1617b143_ae66e601_3fbb_11ef_a5f3_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ee_43e5_11f1_a8b5_047c1617b143_83c15b5b_714a_11f1_a8f1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7f0_43e5_11f1_a8b5_047c1617b143_83c15b5c_714a_11f1_a8f1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7f2_43e5_11f1_a8b5_047c1617b143_83c15b5d_714a_11f1_a8f1_047c1617b14318.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -828,50 +897,140 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1125,51 +1284,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L25"/>
+  <dimension ref="A1:L34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1177,51 +1336,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J25)</f>
+        <f>SUM(J2:J34)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1267,86 +1426,86 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>837111</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*7045.71</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>837112</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>5</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*7042.77</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>837113</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1372,156 +1531,156 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*8112.93</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>954805</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*8677.41</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>954806</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*8994.93</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954807</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*9162.51</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>954808</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*9162.51</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="3">
       <c r="A13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
@@ -1559,51 +1718,51 @@
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*7716.20</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882945</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*7957.43</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882946</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="1"/>
@@ -1625,51 +1784,51 @@
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*7877.17</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882947</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*8198.42</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882948</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="1"/>
@@ -1790,165 +1949,462 @@
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*13101.79</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="3">
       <c r="A22" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" outlineLevel="5">
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>956636</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*12322.54</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" outlineLevel="5">
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>956637</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*13150.90</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="5">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>956638</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*12945.37</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12" outlineLevel="3">
+      <c r="A26" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" outlineLevel="5">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>958713</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" s="1">
+        <v>65286</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K27" s="2" t="str">
+        <f>J27*8914.00</f>
+        <v>0</v>
+      </c>
+      <c r="L27" s="5"/>
+    </row>
+    <row r="28" spans="1:12" outlineLevel="5">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>958714</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="1">
+        <v>89188</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*8914.00</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" outlineLevel="5">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
+        <v>958715</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="1">
+        <v>24834</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*8939.00</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" outlineLevel="5">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>958716</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="1">
+        <v>71370</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*9805.00</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" outlineLevel="5">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>958717</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="1">
+        <v>57827</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*20350.00</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" outlineLevel="5">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>958718</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="1">
+        <v>46637</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*8676.00</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="5">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>958719</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="1">
+        <v>12215</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*9207.00</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" outlineLevel="5">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>958720</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" s="1">
+        <v>37208</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*20350.00</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A22:K22"/>
+    <mergeCell ref="A26:K26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>