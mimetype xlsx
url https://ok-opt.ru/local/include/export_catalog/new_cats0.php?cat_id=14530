--- v1 (2026-07-12)
+++ v2 (2026-09-21)
@@ -69,183 +69,183 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Циркуляционные насосы для отопления</t>
   </si>
   <si>
     <t>Энергосберегающие циркуляционные насосы</t>
   </si>
   <si>
     <t>Энергосберегающие циркуляционные насосы для отопления VIEIR</t>
   </si>
   <si>
     <t>NAS-210012</t>
   </si>
   <si>
     <t>VR25/4-180E</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос с частотным регулированием "VIEIR" (8шт)</t>
   </si>
   <si>
-    <t>7 045.71 руб.</t>
+    <t>7 666.46 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>NAS-210013</t>
   </si>
   <si>
     <t>VR25/6-180E</t>
   </si>
   <si>
-    <t>7 042.77 руб.</t>
+    <t>7 663.36 руб.</t>
   </si>
   <si>
     <t>NAS-210014</t>
   </si>
   <si>
     <t>VR32/6-180E</t>
   </si>
   <si>
-    <t>8 112.93 руб.</t>
+    <t>8 828.00 руб.</t>
   </si>
   <si>
     <t>VER-001580</t>
   </si>
   <si>
     <t>VE20-6-130</t>
   </si>
   <si>
     <t>Насос циркуляционный с частотным регулированием для систем отопления 1" (8/1шт)</t>
   </si>
   <si>
-    <t>8 677.41 руб.</t>
+    <t>9 430.51 руб.</t>
   </si>
   <si>
     <t>VER-001581</t>
   </si>
   <si>
     <t>VE25-6-130</t>
   </si>
   <si>
     <t>Насос циркуляционный с частотным регулированием для систем отопления 1 1/2" (8/1шт)</t>
   </si>
   <si>
-    <t>8 994.93 руб.</t>
+    <t>9 776.80 руб.</t>
   </si>
   <si>
     <t>VER-001582</t>
   </si>
   <si>
     <t>VE25-4-180</t>
   </si>
   <si>
-    <t>9 162.51 руб.</t>
+    <t>9 958.48 руб.</t>
   </si>
   <si>
     <t>VER-001583</t>
   </si>
   <si>
     <t>VE25-6-180</t>
   </si>
   <si>
     <t>Энергосберегающие циркуляционные насосы для отопления TEBO</t>
   </si>
   <si>
     <t>ALT-110765</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/4-130 (без гаек) (1/8)</t>
   </si>
   <si>
-    <t>7 716.20 руб.</t>
+    <t>8 621.29 руб.</t>
   </si>
   <si>
     <t>ALT-110766</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/6-130 (без гаек) (1/8)</t>
   </si>
   <si>
-    <t>7 957.43 руб.</t>
+    <t>8 890.80 руб.</t>
   </si>
   <si>
     <t>ALT-110767</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/4-180 (1/8)</t>
   </si>
   <si>
-    <t>7 877.17 руб.</t>
+    <t>8 801.13 руб.</t>
   </si>
   <si>
     <t>ALT-110768</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/6-180 (1/8)</t>
   </si>
   <si>
-    <t>8 198.42 руб.</t>
+    <t>9 160.07 руб.</t>
   </si>
   <si>
     <t>ALT-110769</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 25/8-180 (1/8)</t>
   </si>
   <si>
-    <t>12 217.61 руб.</t>
+    <t>13 650.69 руб.</t>
   </si>
   <si>
     <t>ALT-110770</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 32/4-180 (1/8)</t>
   </si>
   <si>
     <t>ALT-110771</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 32/6-180 (1/8)</t>
   </si>
   <si>
-    <t>8 520.13 руб.</t>
+    <t>9 519.51 руб.</t>
   </si>
   <si>
     <t>ALT-110772</t>
   </si>
   <si>
     <t>Энергосберегающий циркуляционный насос модель TEBO-E 32/8-180 (1/8)</t>
   </si>
   <si>
-    <t>13 101.79 руб.</t>
+    <t>14 638.58 руб.</t>
   </si>
   <si>
     <t>Энергосберегающие циркуляционные насосы для отопления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001344</t>
   </si>
   <si>
     <t>SMAC25/6S Pro</t>
   </si>
   <si>
     <t>Насос циркуляционный с частотным регулированием ZEGOR (1/4шт)</t>
   </si>
   <si>
     <t>12 322.54 руб.</t>
   </si>
   <si>
     <t>ZGR-001345</t>
   </si>
   <si>
     <t>SMAC25/8S Pro</t>
   </si>
   <si>
     <t>13 150.90 руб.</t>
   </si>
@@ -1438,541 +1438,541 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*7045.71</f>
+        <f>J6*7666.46</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>837112</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>5</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*7042.77</f>
+        <f>J7*7663.36</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>837113</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*8112.93</f>
+        <f>J8*8828.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>954805</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*8677.41</f>
+        <f>J9*9430.51</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>954806</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*8994.93</f>
+        <f>J10*9776.80</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954807</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*9162.51</f>
+        <f>J11*9958.48</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>954808</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="2">
         <v>8</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*9162.51</f>
+        <f>J12*9958.48</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="3">
       <c r="A13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882944</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G14" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*7716.20</f>
+        <f>J14*8621.29</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882945</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*7957.43</f>
+        <f>J15*8890.80</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882946</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="2">
         <v>5</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*7877.17</f>
+        <f>J16*8801.13</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882947</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*8198.42</f>
+        <f>J17*9160.07</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882948</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*12217.61</f>
+        <f>J18*13650.69</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882949</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G19" s="2">
         <v>4</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8198.42</f>
+        <f>J19*9160.07</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882950</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G20" s="2">
         <v>7</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*8520.13</f>
+        <f>J20*9519.51</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>882951</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G21" s="2">
         <v>6</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*13101.79</f>
+        <f>J21*14638.58</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="3">
       <c r="A22" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>956636</v>
       </c>