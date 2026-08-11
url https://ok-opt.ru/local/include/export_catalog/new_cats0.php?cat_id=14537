--- v0 (2026-06-14)
+++ v1 (2026-08-11)
@@ -1,64 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -353,53 +355,50 @@
     <t>&gt;1000</t>
   </si>
   <si>
     <t>KLD-201023</t>
   </si>
   <si>
     <t>R.3202-tfr-250000</t>
   </si>
   <si>
     <t>PPR Kalde Труба PN25 ø25х4,2 (армир. СТЕКЛОВОЛОКНОМ) (80м)</t>
   </si>
   <si>
     <t>108.23 руб.</t>
   </si>
   <si>
     <t>KLD-201024</t>
   </si>
   <si>
     <t>R.3202-tfr-320000</t>
   </si>
   <si>
     <t>PPR Kalde Труба PN25 ø32х5,4 (армир. СТЕКЛОВОЛОКНОМ) (40м)</t>
   </si>
   <si>
     <t>176.92 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>KLD-201025</t>
   </si>
   <si>
     <t>R.3202-tfr-400000</t>
   </si>
   <si>
     <t>PPR Kalde Труба PN25 ø40х6,7 (армир. СТЕКЛОВОЛОКНОМ) (32м)</t>
   </si>
   <si>
     <t>280.98 руб.</t>
   </si>
   <si>
     <t>KLD-201026</t>
   </si>
   <si>
     <t>R.3202-tfr-500000</t>
   </si>
   <si>
     <t>PPR Kalde Труба PN25 ø50х8,3 (армир. СТЕКЛОВОЛОКНОМ) (20м)</t>
   </si>
   <si>
     <t>441.23 руб.</t>
   </si>
@@ -668,50 +667,1229 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b8c_573d_11f1_a8ce_047c1617b143_b0d0e2d4_7ddb_11f1_a901_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b8e_573d_11f1_a8ce_047c1617b143_b0d0e2d5_7ddb_11f1_a901_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b90_573d_11f1_a8ce_047c1617b143_b0d0e2d6_7ddb_11f1_a901_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b92_573d_11f1_a8ce_047c1617b143_b0d0e2d7_7ddb_11f1_a901_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b94_573d_11f1_a8ce_047c1617b143_b0d0e2d8_7ddb_11f1_a901_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b96_573d_11f1_a8ce_047c1617b143_b0d0e2d9_7ddb_11f1_a901_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b98_573d_11f1_a8ce_047c1617b143_b0d0e2df_7ddb_11f1_a901_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b9a_573d_11f1_a8ce_047c1617b143_b0d0e2e2_7ddb_11f1_a901_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b9c_573d_11f1_a8ce_047c1617b143_b0d0e2e5_7ddb_11f1_a901_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b9e_573d_11f1_a8ce_047c1617b143_b0d0e2e8_7ddb_11f1_a901_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350ba0_573d_11f1_a8ce_047c1617b143_b0d0e2eb_7ddb_11f1_a901_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deeb5_5742_11f1_a8ce_047c1617b143_b0d0e2ec_7ddb_11f1_a901_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deeb7_5742_11f1_a8ce_047c1617b143_b0d0e2f1_7ddb_11f1_a901_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deeb9_5742_11f1_a8ce_047c1617b143_b0d0e2f4_7ddb_11f1_a901_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deebb_5742_11f1_a8ce_047c1617b143_b0d0e2dc_7ddb_11f1_a901_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deebd_5742_11f1_a8ce_047c1617b143_b0d0e2f9_7ddb_11f1_a901_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deebf_5742_11f1_a8ce_047c1617b143_b0d0e2fc_7ddb_11f1_a901_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deec1_5742_11f1_a8ce_047c1617b143_b0d0e2ff_7ddb_11f1_a901_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deec3_5742_11f1_a8ce_047c1617b143_b0d0e302_7ddb_11f1_a901_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deec5_5742_11f1_a8ce_047c1617b143_b0d0e305_7ddb_11f1_a901_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deec7_5742_11f1_a8ce_047c1617b143_b0d0e308_7ddb_11f1_a901_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deec9_5742_11f1_a8ce_047c1617b143_b0d0e2f7_7ddb_11f1_a901_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deecb_5742_11f1_a8ce_047c1617b143_b0d0e2fa_7ddb_11f1_a901_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deecd_5742_11f1_a8ce_047c1617b143_b0d0e2fd_7ddb_11f1_a901_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deecf_5742_11f1_a8ce_047c1617b143_b0d0e300_7ddb_11f1_a901_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deed1_5742_11f1_a8ce_047c1617b143_b0d0e303_7ddb_11f1_a901_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deed3_5742_11f1_a8ce_047c1617b143_b0d0e306_7ddb_11f1_a901_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deed5_5742_11f1_a8ce_047c1617b143_b0d0e309_7ddb_11f1_a901_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deed7_5742_11f1_a8ce_047c1617b143_b0d0e30b_7ddb_11f1_a901_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deed9_5742_11f1_a8ce_047c1617b143_b0d0e2f5_7ddb_11f1_a901_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deedb_5742_11f1_a8ce_047c1617b143_b0d0e2dd_7ddb_11f1_a901_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deedd_5742_11f1_a8ce_047c1617b143_b0d0e2e0_7ddb_11f1_a901_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deedf_5742_11f1_a8ce_047c1617b143_b0d0e2e3_7ddb_11f1_a901_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deee1_5742_11f1_a8ce_047c1617b143_b0d0e2e6_7ddb_11f1_a901_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deee3_5742_11f1_a8ce_047c1617b143_b0d0e2e9_7ddb_11f1_a901_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deee5_5742_11f1_a8ce_047c1617b143_b0d0e2ed_7ddb_11f1_a901_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deee7_5742_11f1_a8ce_047c1617b143_b0d0e2ef_7ddb_11f1_a901_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deee9_5742_11f1_a8ce_047c1617b143_b0d0e2f2_7ddb_11f1_a901_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258deeeb_5742_11f1_a8ce_047c1617b143_b0d0e2da_7ddb_11f1_a901_047c1617b14339.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Image_6" descr="Image_6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Image_7" descr="Image_7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Image_8" descr="Image_8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -956,51 +2134,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
@@ -1072,1434 +2250,1435 @@
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" outlineLevel="4">
+    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>957184</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*46.71</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
-    <row r="6" spans="1:12" outlineLevel="4">
+    <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>957185</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*71.69</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
-    <row r="7" spans="1:12" outlineLevel="4">
+    <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>957186</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*113.78</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" outlineLevel="4">
+    <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>957187</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*181.76</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
-    <row r="9" spans="1:12" outlineLevel="4">
+    <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>957188</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*282.13</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
-    <row r="10" spans="1:12" outlineLevel="4">
+    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>957189</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*448.16</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" outlineLevel="4">
+    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>957190</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G11" s="2">
-        <v>0</v>
+      <c r="G11" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
-      <c r="I11" s="1" t="s">
-        <v>42</v>
+      <c r="I11" s="1">
+        <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*66.19</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
-    <row r="12" spans="1:12" outlineLevel="4">
+    <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>957191</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G12" s="2">
-        <v>0</v>
+      <c r="G12" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
-      <c r="I12" s="1" t="s">
-        <v>47</v>
+      <c r="I12" s="1">
+        <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*101.16</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
-    <row r="13" spans="1:12" outlineLevel="4">
+    <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>957192</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G13" s="2">
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
-      <c r="I13" s="1" t="s">
-        <v>47</v>
+      <c r="I13" s="1">
+        <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*166.50</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" outlineLevel="4">
+    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>957193</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*262.24</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12" outlineLevel="4">
+    <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>957194</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*410.02</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
-    <row r="16" spans="1:12" outlineLevel="4">
+    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>957195</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*641.03</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12" outlineLevel="4">
+    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>957196</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*953.21</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" outlineLevel="4">
+    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>957197</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1363.23</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" outlineLevel="4">
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>957198</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2000.09</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" outlineLevel="4">
+    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>957199</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="G20" s="2">
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
-      <c r="I20" s="1" t="s">
-        <v>42</v>
+      <c r="I20" s="1">
+        <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*109.89</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" outlineLevel="4">
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>957200</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="G21" s="2">
-        <v>0</v>
+      <c r="G21" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
-      <c r="I21" s="1" t="s">
-        <v>42</v>
+      <c r="I21" s="1">
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*158.73</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="1:12" outlineLevel="4">
+    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>957201</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G22" s="2">
-        <v>-20</v>
+      <c r="G22" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
-      <c r="I22" s="1" t="s">
-        <v>47</v>
+      <c r="I22" s="1">
+        <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*250.31</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" outlineLevel="4">
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>957202</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*369.35</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" outlineLevel="4">
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>957203</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*561.66</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="4">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>957204</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*903.54</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="4">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>957205</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="G26" s="2">
-        <v>-1488</v>
+      <c r="G26" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
-      <c r="I26" s="1" t="s">
-        <v>104</v>
+      <c r="I26" s="1">
+        <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*70.36</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" outlineLevel="4">
+    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>957206</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G27" s="2">
-        <v>-960</v>
+      <c r="G27" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
-      <c r="I27" s="1" t="s">
-        <v>42</v>
+      <c r="I27" s="1">
+        <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*108.23</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" outlineLevel="4">
+    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>957207</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="G28" s="2">
-        <v>-64</v>
+      <c r="G28" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
-      <c r="I28" s="1" t="s">
-        <v>113</v>
+      <c r="I28" s="1">
+        <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*176.92</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" outlineLevel="4">
+    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>957208</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*280.98</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" outlineLevel="4">
+    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>957209</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*441.23</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" outlineLevel="4">
+    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>957210</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*681.41</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="4">
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>957211</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1005.25</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="4">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>957212</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*1460.21</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="4">
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>957213</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*2133.29</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="4">
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>957214</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G35" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
-      <c r="I35" s="1" t="s">
-        <v>104</v>
+      <c r="I35" s="1">
+        <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*60.37</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" outlineLevel="4">
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>957215</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G36" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
-      <c r="I36" s="1" t="s">
-        <v>47</v>
+      <c r="I36" s="1">
+        <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*96.16</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" outlineLevel="4">
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>957216</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G37" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
-      <c r="I37" s="1" t="s">
-        <v>42</v>
+      <c r="I37" s="1">
+        <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*152.35</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" outlineLevel="4">
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>957217</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*233.10</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" outlineLevel="4">
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>957218</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*366.30</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" outlineLevel="4">
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>957219</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*574.43</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" outlineLevel="4">
+    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>957220</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*840.83</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" outlineLevel="4">
+    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>957221</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1238.35</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" outlineLevel="4">
+    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>957222</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1800.29</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>