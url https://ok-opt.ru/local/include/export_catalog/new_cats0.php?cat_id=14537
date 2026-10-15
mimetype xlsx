--- v1 (2026-08-11)
+++ v2 (2026-10-15)
@@ -2827,52 +2827,52 @@
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*109.89</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>957200</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>47</v>
+      <c r="G21" s="2">
+        <v>3</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*158.73</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>957201</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
@@ -3038,51 +3038,51 @@
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*70.36</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>957206</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*108.23</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>957207</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D28" s="1" t="s">