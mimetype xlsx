--- v1 (2026-08-12)
+++ v2 (2026-10-15)
@@ -1276,86 +1276,86 @@
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>958920</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="1">
         <v>44355</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8542.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>958921</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="1">
         <v>33158</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*8936.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>958922</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="1">
@@ -1381,51 +1381,51 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*8863.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>958923</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="1">
         <v>93852</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*6144.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>958924</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="1">
@@ -1451,156 +1451,156 @@
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*6538.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>958925</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="1">
         <v>48091</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="2">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*6445.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>958926</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="1">
         <v>21064</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*8023.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>958927</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="1">
         <v>31072</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*8417.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>958928</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="1">
         <v>54224</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*8344.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>958929</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="1">
@@ -1626,86 +1626,86 @@
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*8718.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>958930</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="1">
         <v>18157</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G28" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*3318.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>958931</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="1">
         <v>55731</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G29" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*4328.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>958932</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="1">