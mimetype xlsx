--- v0 (2026-05-31)
+++ v1 (2026-08-11)
@@ -731,51 +731,51 @@
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>958936</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="1">
         <v>47370</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*8761.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>958937</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="1">
         <v>29758</v>
       </c>
       <c r="E7" s="2" t="s">
@@ -868,159 +868,159 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*11481.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>958940</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="1">
         <v>46206</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*5020.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>958941</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="1">
         <v>13890</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*18135.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>958942</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="1">
         <v>21266</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*17463.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>958943</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="1">
         <v>54872</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*20492.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>958944</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="1">
         <v>71583</v>
       </c>
       <c r="E14" s="2" t="s">