--- v1 (2026-08-11)
+++ v2 (2026-10-15)
@@ -776,86 +776,86 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>958920</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1">
         <v>44355</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*8542.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>958921</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1">
         <v>33158</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*8936.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>958922</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="1">
@@ -881,51 +881,51 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*8863.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>958923</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="1">
         <v>93852</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6144.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>958924</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="1">
@@ -951,156 +951,156 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*6538.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>958925</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="1">
         <v>48091</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="2">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*6445.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>958926</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="1">
         <v>21064</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*8023.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>958927</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="1">
         <v>31072</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*8417.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>958928</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="1">
         <v>54224</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*8344.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>958929</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="1">
@@ -1126,86 +1126,86 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*8718.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>958930</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="1">
         <v>18157</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3318.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>958931</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="1">
         <v>55731</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*4328.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>958932</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="1">