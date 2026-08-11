--- v0 (2026-05-31)
+++ v1 (2026-08-11)
@@ -14,164 +14,407 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
+  </si>
+  <si>
+    <t>Баки расширительные</t>
+  </si>
+  <si>
+    <t>Баки для отопления</t>
+  </si>
+  <si>
+    <t>Баки для отопления UNIPUMP</t>
+  </si>
+  <si>
+    <t>UNI-101745</t>
+  </si>
+  <si>
+    <t>Расширительный бак   8 л (верт) 1"</t>
+  </si>
+  <si>
+    <t>1 410.00 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>UNI-101746</t>
+  </si>
+  <si>
+    <t>Расширительный бак  12 л (верт) 1"</t>
+  </si>
+  <si>
+    <t>1 780.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101747</t>
+  </si>
+  <si>
+    <t>Расширительный бак 12 л (верт) ¾”</t>
+  </si>
+  <si>
+    <t>1 978.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101748</t>
+  </si>
+  <si>
+    <t>Расширительный бак 19 л (верт) ¾”</t>
+  </si>
+  <si>
+    <t>2 149.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101749</t>
+  </si>
+  <si>
+    <t>Расширительный бак 5 л (верт) ¾”</t>
+  </si>
+  <si>
+    <t>1 274.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101750</t>
+  </si>
+  <si>
+    <t>Расширительный бак 8 л (верт) ¾”</t>
+  </si>
+  <si>
+    <t>1 567.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101751</t>
+  </si>
+  <si>
+    <t>Расширительный бак ПБ 10 (10 л, плоский)</t>
+  </si>
+  <si>
+    <t>2 557.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101752</t>
+  </si>
+  <si>
+    <t>Расширительный бак ПБ 12 (12 л, плоский)</t>
+  </si>
+  <si>
+    <t>2 677.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101753</t>
+  </si>
+  <si>
+    <t>Расширительный бак ПБ 6 (6 л, плоский)</t>
+  </si>
+  <si>
+    <t>2 281.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101754</t>
+  </si>
+  <si>
+    <t>Расширительный бак ПБ 8 (8 л, плоский)</t>
+  </si>
+  <si>
+    <t>2 408.00 руб.</t>
+  </si>
+  <si>
+    <t>Баки для отопления UNIPUMP (Россия)</t>
+  </si>
+  <si>
+    <t>UNI-101722</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 100 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 469.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101723</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 100Н (фланец нерж., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 863.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101724</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 35 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 152.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101725</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 50 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 051.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101726</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 50Н (фланец нерж., БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 445.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101727</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 80 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>7 950.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101728</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 80Н (фланец нерж., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 344.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101729</t>
+  </si>
+  <si>
+    <t>Расширительный бак подвесной РП 24 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>2 992.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101730</t>
+  </si>
+  <si>
+    <t>Расширительный бак подвесной РП 24К (с креплением, БЭЗ)</t>
+  </si>
+  <si>
+    <t>3 251.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101731</t>
+  </si>
+  <si>
+    <t>Расширительный бак подвесной РП 35 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 131.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101732</t>
+  </si>
+  <si>
+    <t>Расширительный бак подвесной РП 35К (с креплением, БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 388.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF0D17"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="D9D9D9"/>
         <bgColor rgb="D9D9D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="76933C"/>
+        <bgColor rgb="76933C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="DA9694"/>
+        <bgColor rgb="DA9694"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FDE9D9"/>
+        <bgColor rgb="FDE9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -436,113 +679,935 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="1" t="s">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1">
-[...3 lines deleted...]
-      <c r="K1" s="1" t="s">
+      <c r="J1" s="4">
+        <f>SUM(J2:J27)</f>
+        <v>0</v>
+      </c>
+      <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="L1" s="2"/>
+      <c r="L1" s="5"/>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="5"/>
+    </row>
+    <row r="3" spans="1:12" outlineLevel="1">
+      <c r="A3" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:12" outlineLevel="2">
+      <c r="A4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="5"/>
+    </row>
+    <row r="5" spans="1:12" outlineLevel="3">
+      <c r="A5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="5"/>
+    </row>
+    <row r="6" spans="1:12" outlineLevel="5">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1">
+        <v>958958</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1">
+        <v>96052</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K6" s="2" t="str">
+        <f>J6*1410.00</f>
+        <v>0</v>
+      </c>
+      <c r="L6" s="5"/>
+    </row>
+    <row r="7" spans="1:12" outlineLevel="5">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1">
+        <v>958959</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="1">
+        <v>28010</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K7" s="2" t="str">
+        <f>J7*1780.00</f>
+        <v>0</v>
+      </c>
+      <c r="L7" s="5"/>
+    </row>
+    <row r="8" spans="1:12" outlineLevel="5">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1">
+        <v>958960</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="1">
+        <v>93112</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" s="2" t="str">
+        <f>J8*1978.00</f>
+        <v>0</v>
+      </c>
+      <c r="L8" s="5"/>
+    </row>
+    <row r="9" spans="1:12" outlineLevel="5">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1">
+        <v>958961</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="1">
+        <v>56969</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" s="2" t="str">
+        <f>J9*2149.00</f>
+        <v>0</v>
+      </c>
+      <c r="L9" s="5"/>
+    </row>
+    <row r="10" spans="1:12" outlineLevel="5">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1">
+        <v>958962</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="1">
+        <v>38490</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0</v>
+      </c>
+      <c r="H10" s="2">
+        <v>0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="2" t="str">
+        <f>J10*1274.00</f>
+        <v>0</v>
+      </c>
+      <c r="L10" s="5"/>
+    </row>
+    <row r="11" spans="1:12" outlineLevel="5">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1">
+        <v>958963</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="1">
+        <v>61602</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" s="2">
+        <v>-1</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" s="2" t="str">
+        <f>J11*1567.00</f>
+        <v>0</v>
+      </c>
+      <c r="L11" s="5"/>
+    </row>
+    <row r="12" spans="1:12" outlineLevel="5">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1">
+        <v>958964</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="1">
+        <v>41226</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2">
+        <v>0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="2" t="str">
+        <f>J12*2557.00</f>
+        <v>0</v>
+      </c>
+      <c r="L12" s="5"/>
+    </row>
+    <row r="13" spans="1:12" outlineLevel="5">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1">
+        <v>958965</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="1">
+        <v>47483</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="2">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="2" t="str">
+        <f>J13*2677.00</f>
+        <v>0</v>
+      </c>
+      <c r="L13" s="5"/>
+    </row>
+    <row r="14" spans="1:12" outlineLevel="5">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1">
+        <v>958966</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="1">
+        <v>79114</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="2" t="str">
+        <f>J14*2281.00</f>
+        <v>0</v>
+      </c>
+      <c r="L14" s="5"/>
+    </row>
+    <row r="15" spans="1:12" outlineLevel="5">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1">
+        <v>958967</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="1">
+        <v>39503</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" s="2" t="str">
+        <f>J15*2408.00</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="5"/>
+    </row>
+    <row r="16" spans="1:12" outlineLevel="3">
+      <c r="A16" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="5"/>
+    </row>
+    <row r="17" spans="1:12" outlineLevel="5">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1">
+        <v>958947</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="1">
+        <v>30971</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="2" t="str">
+        <f>J17*8469.00</f>
+        <v>0</v>
+      </c>
+      <c r="L17" s="5"/>
+    </row>
+    <row r="18" spans="1:12" outlineLevel="5">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1">
+        <v>958948</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="1">
+        <v>76318</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K18" s="2" t="str">
+        <f>J18*8863.00</f>
+        <v>0</v>
+      </c>
+      <c r="L18" s="5"/>
+    </row>
+    <row r="19" spans="1:12" outlineLevel="5">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1">
+        <v>958949</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="1">
+        <v>19240</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" s="2" t="str">
+        <f>J19*4152.00</f>
+        <v>0</v>
+      </c>
+      <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12" outlineLevel="5">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1">
+        <v>958950</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="1">
+        <v>59350</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="2">
+        <v>-1</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="2" t="str">
+        <f>J20*6051.00</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="5"/>
+    </row>
+    <row r="21" spans="1:12" outlineLevel="5">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1">
+        <v>958951</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="1">
+        <v>71918</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" s="2">
+        <v>0</v>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K21" s="2" t="str">
+        <f>J21*6445.00</f>
+        <v>0</v>
+      </c>
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12" outlineLevel="5">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1">
+        <v>958952</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="1">
+        <v>76576</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K22" s="2" t="str">
+        <f>J22*7950.00</f>
+        <v>0</v>
+      </c>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" outlineLevel="5">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>958953</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="1">
+        <v>29814</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*8344.00</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12" outlineLevel="5">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>958954</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="1">
+        <v>20724</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" s="2" t="str">
+        <f>J24*2992.00</f>
+        <v>0</v>
+      </c>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" outlineLevel="5">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>958955</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="1">
+        <v>49541</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*3251.00</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12" outlineLevel="5">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1">
+        <v>958956</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="1">
+        <v>37796</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="2" t="str">
+        <f>J26*4131.00</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" outlineLevel="5">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>958957</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" s="1">
+        <v>32433</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" s="2" t="str">
+        <f>J27*4388.00</f>
+        <v>0</v>
+      </c>
+      <c r="L27" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
+  <mergeCells>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A4:K4"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A16:K16"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>