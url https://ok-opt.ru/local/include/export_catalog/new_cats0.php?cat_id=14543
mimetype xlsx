--- v0 (2026-05-31)
+++ v1 (2026-08-11)
@@ -722,156 +722,156 @@
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>958958</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="1">
         <v>96052</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1410.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>958959</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="1">
         <v>28010</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1780.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>958960</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="1">
         <v>93112</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1978.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>958961</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="1">
         <v>56969</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2149.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>958962</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="1">
         <v>38490</v>
       </c>
       <c r="E10" s="2" t="s">
@@ -894,194 +894,194 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1274.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>958963</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="1">
         <v>61602</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H11" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1567.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>958964</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="1">
         <v>41226</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*2557.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>958965</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="1">
         <v>47483</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2677.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>958966</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="1">
         <v>79114</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2281.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>958967</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="1">
         <v>39503</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2408.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>