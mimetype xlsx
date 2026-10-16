--- v1 (2026-08-11)
+++ v2 (2026-10-16)
@@ -789,51 +789,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1780.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>958960</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="1">
         <v>93112</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1978.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>958961</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="1">
@@ -894,51 +894,51 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1274.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>958963</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="1">
         <v>61602</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1567.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>958964</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="1">