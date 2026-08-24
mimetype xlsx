--- v0 (2026-06-22)
+++ v1 (2026-08-24)
@@ -875,51 +875,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*5725.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>958502</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1">
         <v>26903</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*6109.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>958503</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1">