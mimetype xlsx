--- v0 (2026-06-15)
+++ v1 (2026-09-21)
@@ -1091,86 +1091,86 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*8355.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>958773</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1">
         <v>59670</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*7076.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>958774</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1">
         <v>22300</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*8300.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>958775</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1">
@@ -1616,51 +1616,51 @@
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*11637.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>958788</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="1">
         <v>78684</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*9121.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>958789</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="1">
@@ -1826,86 +1826,86 @@
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*9537.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>958794</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1">
         <v>95526</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*6847.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>958795</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="1">
         <v>20559</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*8883.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>958796</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="1">