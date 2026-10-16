--- v0 (2026-06-22)
+++ v1 (2026-10-16)
@@ -3617,51 +3617,51 @@
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*22704.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>958415</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D67" s="1">
         <v>92877</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G67" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*14913.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>958416</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D68" s="1">