--- v0 (2026-06-13)
+++ v1 (2026-08-03)
@@ -430,51 +430,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac902_cdfe_11eb_82ca_003048fd731b_592216a0_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac904_cdfe_11eb_82ca_003048fd731b_592216a2_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac906_cdfe_11eb_82ca_003048fd731b_592216a6_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac908_cdfe_11eb_82ca_003048fd731b_592216a8_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90a_cdfe_11eb_82ca_003048fd731b_592216ae_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90c_cdfe_11eb_82ca_003048fd731b_62fcdd9f_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90e_cdfe_11eb_82ca_003048fd731b_62fcdda1_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac910_cdfe_11eb_82ca_003048fd731b_62fcdda3_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac912_cdfe_11eb_82ca_003048fd731b_62fcdda5_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ded8_55f9_11ec_a208_00259070b487_592216aa_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deda_55f9_11ec_a208_00259070b487_62fcdda7_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9ab_05b7_11ee_a455_047c1617b143_5922169e_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9ad_05b7_11ee_a455_047c1617b143_592216a4_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9af_05b7_11ee_a455_047c1617b143_592216ac_11fe_11ef_a5b8_047c1617b14314.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac902_cdfe_11eb_82ca_003048fd731b_592216a0_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac904_cdfe_11eb_82ca_003048fd731b_592216a2_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac906_cdfe_11eb_82ca_003048fd731b_592216a6_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac908_cdfe_11eb_82ca_003048fd731b_592216a8_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90a_cdfe_11eb_82ca_003048fd731b_592216ae_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90c_cdfe_11eb_82ca_003048fd731b_62fcdd9f_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90e_cdfe_11eb_82ca_003048fd731b_62fcdda1_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac910_cdfe_11eb_82ca_003048fd731b_62fcdda3_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac912_cdfe_11eb_82ca_003048fd731b_62fcdda5_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ded8_55f9_11ec_a208_00259070b487_592216aa_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deda_55f9_11ec_a208_00259070b487_62fcdda7_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9ab_05b7_11ee_a455_047c1617b143_5922169e_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9ad_05b7_11ee_a455_047c1617b143_592216a4_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9af_05b7_11ee_a455_047c1617b143_592216ac_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a0_43e5_11f1_a8b5_047c1617b143_bf5c2f3a_7149_11f1_a8f1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a2_43e5_11f1_a8b5_047c1617b143_bf5c2f3b_7149_11f1_a8f1_047c1617b14316.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -855,50 +855,110 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1469,86 +1529,86 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*9057.16</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>833336</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*8081.45</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>833337</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*8045.96</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>833338</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1766,104 +1826,104 @@
       </c>
       <c r="E19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*9345.60</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" outlineLevel="5">
+    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>956597</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*12958.20</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" outlineLevel="5">
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>956598</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*14148.27</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="3">
       <c r="A22" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>