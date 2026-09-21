--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -1494,86 +1494,86 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*8237.05</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>833335</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*9057.16</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>833336</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*8081.45</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>833337</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
@@ -1739,51 +1739,51 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*8510.77</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>878011</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G17" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*6938.40</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>878012</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
@@ -1809,51 +1809,51 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8065.96</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>878013</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*9345.60</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>956597</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -2000,51 +2000,51 @@
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*9521.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>958509</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="1">
         <v>11677</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*10887.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>958510</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="1">