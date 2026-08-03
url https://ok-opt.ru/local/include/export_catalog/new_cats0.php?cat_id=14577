--- v0 (2026-06-13)
+++ v1 (2026-08-03)
@@ -4375,51 +4375,51 @@
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*21440.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="6">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>958524</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="1">
         <v>86715</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G70" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*28176.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" outlineLevel="6">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>958525</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="1">