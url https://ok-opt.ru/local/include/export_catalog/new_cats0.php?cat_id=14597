--- v0 (2026-06-21)
+++ v1 (2026-08-11)
@@ -17,236 +17,239 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны шаровые запорные для ВОДЫ</t>
   </si>
   <si>
     <t>Краны незамерзающие</t>
   </si>
   <si>
     <t>Краны незамерзающие VIEIR</t>
   </si>
   <si>
     <t>VER-000459</t>
   </si>
   <si>
     <t>VRGL250</t>
   </si>
   <si>
     <t>Кран незамерзающий 250мм</t>
   </si>
   <si>
-    <t>2 829.75 руб.</t>
+    <t>2 906.38 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000460</t>
   </si>
   <si>
     <t>VRGL350</t>
   </si>
   <si>
     <t>Кран незамерзающий 350мм (1/25шт)</t>
   </si>
   <si>
-    <t>3 410.40 руб.</t>
+    <t>3 502.76 руб.</t>
   </si>
   <si>
     <t>VER-000461</t>
   </si>
   <si>
     <t>VRGL450</t>
   </si>
   <si>
     <t>Кран незамерзающий 450мм (1/20шт)</t>
   </si>
   <si>
-    <t>3 973.41 руб.</t>
+    <t>4 081.01 руб.</t>
   </si>
   <si>
     <t>VER-000787</t>
   </si>
   <si>
     <t>VRGL550</t>
   </si>
   <si>
     <t>Незамерзающий кран 550мм (15/1шт)</t>
   </si>
   <si>
-    <t>4 814.25 руб.</t>
+    <t>4 944.63 руб.</t>
   </si>
   <si>
     <t>VER-000788</t>
   </si>
   <si>
     <t>VRGL650</t>
   </si>
   <si>
     <t>Незамерзающий кран 650мм (10/1шт)</t>
   </si>
   <si>
-    <t>5 365.50 руб.</t>
+    <t>5 510.80 руб.</t>
   </si>
   <si>
     <t>VER-001149</t>
   </si>
   <si>
     <t>VR25-2210</t>
   </si>
   <si>
     <t>Незамерзающий гидрант 3/4" 2210мм (1шт)</t>
   </si>
   <si>
-    <t>6 415.08 руб.</t>
+    <t>6 588.81 руб.</t>
   </si>
   <si>
     <t>VER-001150</t>
   </si>
   <si>
     <t>VR25-2515</t>
   </si>
   <si>
     <t>Незамерзающий гидрант 3/4" 2515мм (1шт)</t>
   </si>
   <si>
-    <t>6 911.94 руб.</t>
+    <t>7 099.12 руб.</t>
   </si>
   <si>
     <t>VER-001510</t>
   </si>
   <si>
     <t>VRGL20-250</t>
   </si>
   <si>
     <t>Незамерзающий кран 250мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>1 816.92 руб.</t>
+    <t>1 921.99 руб.</t>
   </si>
   <si>
     <t>VER-001511</t>
   </si>
   <si>
     <t>VRGL20-350</t>
   </si>
   <si>
     <t>Незамерзающий кран 350мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>2 028.60 руб.</t>
+    <t>2 145.44 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VER-001512</t>
   </si>
   <si>
     <t>VRGL20-450</t>
   </si>
   <si>
     <t>Незамерзающий кран 450мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>2 235.87 руб.</t>
+    <t>2 365.87 руб.</t>
   </si>
   <si>
     <t>VER-001513</t>
   </si>
   <si>
     <t>VRGL20-550</t>
   </si>
   <si>
     <t>Незамерзающий кран 550мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>2 407.86 руб.</t>
+    <t>2 548.56 руб.</t>
   </si>
   <si>
     <t>VER-001514</t>
   </si>
   <si>
     <t>VRGL20-650</t>
   </si>
   <si>
     <t>Незамерзающий кран 650мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>2 560.74 руб.</t>
+    <t>2 708.60 руб.</t>
   </si>
   <si>
     <t>Краны незамерзающие GAPPO</t>
   </si>
   <si>
     <t>GAP-101054</t>
   </si>
   <si>
     <t>G1600.0405.250</t>
   </si>
   <si>
     <t>G1600.0405.250/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 250mm</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>GAP-101055</t>
   </si>
   <si>
     <t>G1600.0405.300</t>
   </si>
   <si>
     <t>G1600.0405.300/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 300mm</t>
   </si>
@@ -491,51 +494,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8d_3234_11ee_a490_047c1617b143_64c8bb8b_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8f_3234_11ee_a490_047c1617b143_64c8bb8e_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee91_3234_11ee_a490_047c1617b143_64c8bb91_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da40f_c29f_11ee_a54c_047c1617b143_4396bf13_0312_11ef_a5a4_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da411_c29f_11ee_a54c_047c1617b143_4396bf16_0312_11ef_a5a4_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b1f_847d_11ef_a64e_047c1617b143_21d4f5b4_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b21_847d_11ef_a64e_047c1617b143_21d4f5b5_793a_11f0_a79f_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaaa_242e_11f0_a725_047c1617b143_26859885_34da_11f0_a73b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaac_242e_11f0_a725_047c1617b143_26859886_34da_11f0_a73b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426c_245f_11f0_a725_047c1617b143_26859887_34da_11f0_a73b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426e_245f_11f0_a725_047c1617b143_26859888_34da_11f0_a73b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4270_245f_11f0_a725_047c1617b143_26859889_34da_11f0_a73b_047c1617b14312.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8d_3234_11ee_a490_047c1617b143_64c8bb8b_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8f_3234_11ee_a490_047c1617b143_64c8bb8e_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee91_3234_11ee_a490_047c1617b143_64c8bb91_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da40f_c29f_11ee_a54c_047c1617b143_4396bf13_0312_11ef_a5a4_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da411_c29f_11ee_a54c_047c1617b143_4396bf16_0312_11ef_a5a4_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b1f_847d_11ef_a64e_047c1617b143_21d4f5b4_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b21_847d_11ef_a64e_047c1617b143_21d4f5b5_793a_11f0_a79f_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaaa_242e_11f0_a725_047c1617b143_26859885_34da_11f0_a73b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaac_242e_11f0_a725_047c1617b143_26859886_34da_11f0_a73b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426c_245f_11f0_a725_047c1617b143_26859887_34da_11f0_a73b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426e_245f_11f0_a725_047c1617b143_26859888_34da_11f0_a73b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4270_245f_11f0_a725_047c1617b143_26859889_34da_11f0_a73b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118052d_ce2b_11f0_a80d_047c1617b143_f678a45b_715c_11f1_a8f1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118052f_ce2b_11f0_a80d_047c1617b143_f678a45c_715c_11f1_a8f1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180531_ce2b_11f0_a80d_047c1617b143_f678a45d_715c_11f1_a8f1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180533_ce2b_11f0_a80d_047c1617b143_f678a45e_715c_11f1_a8f1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180535_ce2b_11f0_a80d_047c1617b143_f678a45f_715c_11f1_a8f1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180537_ce2b_11f0_a80d_047c1617b143_f678a460_715c_11f1_a8f1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180539_ce2b_11f0_a80d_047c1617b143_f678a461_715c_11f1_a8f1_047c1617b14319.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -856,50 +859,260 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1279,1025 +1492,1025 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>879198</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2829.75</f>
+        <f>J5*2906.38</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>879199</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3410.40</f>
+        <f>J6*3502.76</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>879200</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*3973.41</f>
+        <f>J7*4081.01</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882881</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*4814.25</f>
+        <f>J8*4944.63</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>882882</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>5</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5365.50</f>
+        <f>J9*5510.80</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883946</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*6415.08</f>
+        <f>J10*6588.81</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883947</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*6911.94</f>
+        <f>J11*7099.12</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885820</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1816.92</f>
+        <f>J12*1921.99</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885821</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G13" s="2">
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2028.60</f>
+        <f>J13*2145.44</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885822</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2235.87</f>
+        <f>J14*2365.87</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885823</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G15" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2407.86</f>
+        <f>J15*2548.56</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885824</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2560.74</f>
+        <f>J16*2708.60</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="2">
       <c r="A17" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" outlineLevel="4">
+    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959208</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" outlineLevel="4">
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>959209</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" outlineLevel="4">
+    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>959210</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*0.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" outlineLevel="4">
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>959211</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*0.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="1:12" outlineLevel="4">
+    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>959212</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G22" s="2">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*0.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" outlineLevel="4">
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>959213</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*0.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" outlineLevel="4">
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>959214</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*0.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="2">
       <c r="A25" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>959247</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D26" s="1">
         <v>96284</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3270.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>959248</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D27" s="1">
         <v>70258</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*3509.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>959249</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D28" s="1">
         <v>65450</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*3858.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>959250</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D29" s="1">
         <v>38434</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*3960.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>959251</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D30" s="1">
         <v>27262</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*4643.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>959252</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D31" s="1">
         <v>70256</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*3807.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>959253</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D32" s="1">
         <v>14198</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*4020.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>959254</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D33" s="1">
         <v>48520</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*4392.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>959255</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D34" s="1">
         <v>60984</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*4555.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>