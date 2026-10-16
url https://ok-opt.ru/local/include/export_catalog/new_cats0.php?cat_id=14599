--- v0 (2026-06-21)
+++ v1 (2026-10-16)
@@ -761,51 +761,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3509.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>959249</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1">
         <v>65450</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3858.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>959250</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1">
@@ -866,86 +866,86 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*4643.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959252</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1">
         <v>70256</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3807.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959253</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1">
         <v>14198</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*4020.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>959254</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1">