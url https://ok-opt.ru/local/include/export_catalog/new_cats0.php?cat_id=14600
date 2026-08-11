--- v0 (2026-06-03)
+++ v1 (2026-08-11)
@@ -1,38 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -58,333 +61,333 @@
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны шаровые запорные для ГАЗА</t>
   </si>
   <si>
     <t>Краны газовые TEMPER</t>
   </si>
   <si>
     <t>TMP-200101</t>
   </si>
   <si>
     <t>8315ВВБ1240</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1/2” вн/вн, бабочка, латунь, PN40, Temper, (30шт)</t>
-[...2 lines deleted...]
-    <t>307.80 руб.</t>
+    <t>Кран шаровой газовый 1/2” вн/вн, бабочка, латунь, PN40, ГОСТ стандарт, Temper (30шт)</t>
+  </si>
+  <si>
+    <t>316.35 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>TMP-200102</t>
   </si>
   <si>
     <t>8320ВВБ3440</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 3/4” вн/вн, бабочка, латунь, PN40, Temper, (22шт)</t>
-[...2 lines deleted...]
-    <t>502.20 руб.</t>
+    <t>Кран шаровой газовый 3/4” вн/вн, бабочка, латунь, PN40, ГОСТ стандарт, Temper (22шт)</t>
+  </si>
+  <si>
+    <t>516.15 руб.</t>
   </si>
   <si>
     <t>TMP-200103</t>
   </si>
   <si>
     <t>8325ВВБ140</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1” вн/вн, бабочка, латунь, PN40, Temper, (12шт)</t>
-[...2 lines deleted...]
-    <t>975.60 руб.</t>
+    <t>Кран шаровой газовый 1” вн/вн, бабочка, латунь, PN40, ГОСТ стандарт, Temper (12шт)</t>
+  </si>
+  <si>
+    <t>1 002.70 руб.</t>
   </si>
   <si>
     <t>TMP-200104</t>
   </si>
   <si>
     <t>8332ВВБ11425</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 11/4” вн/вн, бабочка, латунь, PN25, Temper, (8шт)</t>
-[...2 lines deleted...]
-    <t>1 652.40 руб.</t>
+    <t>Кран шаровой газовый 11/4” вн/вн, бабочка, латунь, PN25, ГОСТ стандарт, Temper (8шт)</t>
+  </si>
+  <si>
+    <t>1 698.30 руб.</t>
   </si>
   <si>
     <t>TMP-200105</t>
   </si>
   <si>
     <t>8315ВВР1240</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1/2” вн/вн, рычаг, латунь, PN40, Temper, (18шт)</t>
-[...2 lines deleted...]
-    <t>309.60 руб.</t>
+    <t>Кран шаровой газовый 1/2” вн/вн, рычаг, латунь, PN40, ГОСТ стандарт, Temper (18шт)</t>
+  </si>
+  <si>
+    <t>318.20 руб.</t>
   </si>
   <si>
     <t>TMP-200106</t>
   </si>
   <si>
     <t>8320ВВР3440</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 3/4” вн/вн, рычаг, латунь, PN40, Temper, (12шт)</t>
-[...2 lines deleted...]
-    <t>505.80 руб.</t>
+    <t>Кран шаровой газовый 3/4” вн/вн, рычаг, латунь, PN40, ГОСТ стандарт, Temper (12шт)</t>
+  </si>
+  <si>
+    <t>519.85 руб.</t>
   </si>
   <si>
     <t>TMP-200107</t>
   </si>
   <si>
     <t>8325ВВР140</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1” вн/вн, рычаг, латунь, PN40, Temper, (8шт)</t>
-[...2 lines deleted...]
-    <t>984.60 руб.</t>
+    <t>Кран шаровой газовый 1” вн/вн, рычаг, латунь, PN40, ГОСТ стандарт, Temper (8шт)</t>
+  </si>
+  <si>
+    <t>1 011.95 руб.</t>
   </si>
   <si>
     <t>TMP-200108</t>
   </si>
   <si>
     <t>8332ВВР11425</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 11/4” вн/вн, рычаг, латунь, PN25, Temper, (4шт)</t>
-[...2 lines deleted...]
-    <t>1 643.40 руб.</t>
+    <t>Кран шаровой газовый 11/4” вн/вн, рычаг, латунь, PN25, ГОСТ стандарт, Temper (4шт)</t>
+  </si>
+  <si>
+    <t>1 689.05 руб.</t>
   </si>
   <si>
     <t>TMP-200109</t>
   </si>
   <si>
     <t>8340ВВР11225</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 11/2” вн/вн, рычаг, латунь, PN25, Temper, (3шт)</t>
-[...2 lines deleted...]
-    <t>2 617.20 руб.</t>
+    <t>Кран шаровой газовый 11/2” вн/вн, рычаг, латунь, PN25, ГОСТ стандарт, Temper (3шт)</t>
+  </si>
+  <si>
+    <t>2 689.90 руб.</t>
   </si>
   <si>
     <t>TMP-200110</t>
   </si>
   <si>
     <t>8350ВВР225</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 2” вн/вн, рычаг, латунь, PN25, Temper, (2шт)</t>
-[...2 lines deleted...]
-    <t>3 821.40 руб.</t>
+    <t>Кран шаровой газовый 2” вн/вн, рычаг, латунь, PN25, ГОСТ стандарт, Temper (2шт)</t>
+  </si>
+  <si>
+    <t>3 927.55 руб.</t>
   </si>
   <si>
     <t>TMP-200111</t>
   </si>
   <si>
     <t>8315ВНБ1240</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1/2” вн/нар, бабочка, латунь, PN40, Temper, (30шт)</t>
-[...2 lines deleted...]
-    <t>369.00 руб.</t>
+    <t>Кран шаровой газовый 1/2” вн/нар, бабочка, латунь, PN40, ГОСТ стандарт, Temper (30шт)</t>
+  </si>
+  <si>
+    <t>379.25 руб.</t>
   </si>
   <si>
     <t>TMP-200112</t>
   </si>
   <si>
     <t>8320ВНБ3440</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 3/4” вн/нар, бабочка, латунь, PN40, Temper, (22шт)</t>
-[...2 lines deleted...]
-    <t>585.00 руб.</t>
+    <t>Кран шаровой газовый 3/4” вн/нар, бабочка, латунь, PN40, ГОСТ стандарт, Temper (22шт)</t>
+  </si>
+  <si>
+    <t>601.25 руб.</t>
   </si>
   <si>
     <t>TMP-200113</t>
   </si>
   <si>
     <t>8325ВНБ140</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1” вн/нар, бабочка, латунь, PN40, Temper, (12шт)</t>
-[...2 lines deleted...]
-    <t>1 101.60 руб.</t>
+    <t>Кран шаровой газовый 1” вн/нар, бабочка, латунь, PN40, ГОСТ стандарт, Temper (12шт)</t>
+  </si>
+  <si>
+    <t>1 132.20 руб.</t>
   </si>
   <si>
     <t>TMP-200114</t>
   </si>
   <si>
     <t>8332ВНБ11425</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 11/4” вн/нар, бабочка, латунь, PN25, Temper, (6шт)</t>
-[...2 lines deleted...]
-    <t>1 720.80 руб.</t>
+    <t>Кран шаровой газовый 11/4” вн/нар, бабочка, латунь, PN25, ГОСТ стандарт, Temper (6шт)</t>
+  </si>
+  <si>
+    <t>1 768.60 руб.</t>
   </si>
   <si>
     <t>TMP-200115</t>
   </si>
   <si>
     <t>8315ВНР1240</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1/2” вн/нар, рычаг, латунь, PN40, Temper, (17шт)</t>
-[...2 lines deleted...]
-    <t>374.40 руб.</t>
+    <t>Кран шаровой газовый 1/2” вн/нар, рычаг, латунь, PN40, ГОСТ стандарт, Temper (17шт)</t>
+  </si>
+  <si>
+    <t>384.80 руб.</t>
   </si>
   <si>
     <t>TMP-200116</t>
   </si>
   <si>
     <t>8320ВНР3440</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 3/4” вн/нар, рычаг, латунь, PN40, Temper, (12шт)</t>
-[...2 lines deleted...]
-    <t>592.20 руб.</t>
+    <t>Кран шаровой газовый 3/4” вн/нар, рычаг, латунь, PN40, ГОСТ стандарт, Temper (12шт)</t>
+  </si>
+  <si>
+    <t>608.65 руб.</t>
   </si>
   <si>
     <t>TMP-200117</t>
   </si>
   <si>
     <t>8325ВНР140</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1” вн/нар, рычаг, латунь, PN40, Temper, (6шт)</t>
-[...2 lines deleted...]
-    <t>1 110.60 руб.</t>
+    <t>Кран шаровой газовый 1” вн/нар, рычаг, латунь, PN40, ГОСТ стандарт, Temper (6шт)</t>
+  </si>
+  <si>
+    <t>1 141.45 руб.</t>
   </si>
   <si>
     <t>TMP-200118</t>
   </si>
   <si>
     <t>8332ВНР11425</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 11/4” вн/нар, рычаг, латунь, PN25, Temper, (4шт)</t>
-[...2 lines deleted...]
-    <t>1 735.20 руб.</t>
+    <t>Кран шаровой газовый 11/4” вн/нар, рычаг, латунь, PN25, ГОСТ стандарт, Temper (4шт)</t>
+  </si>
+  <si>
+    <t>1 783.40 руб.</t>
   </si>
   <si>
     <t>TMP-200119</t>
   </si>
   <si>
     <t>8340ВНР11225</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 11/2” вн/нар, рычаг, латунь, PN25, Temper, (3шт)</t>
-[...2 lines deleted...]
-    <t>2 709.00 руб.</t>
+    <t>Кран шаровой газовый 11/2” вн/нар, рычаг, латунь, PN25, ГОСТ стандарт, Temper (3шт)</t>
+  </si>
+  <si>
+    <t>2 784.25 руб.</t>
   </si>
   <si>
     <t>TMP-200120</t>
   </si>
   <si>
     <t>8350ВНР225</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 2” вн/нар, рычаг, латунь, PN25, Temper, (2шт)</t>
-[...2 lines deleted...]
-    <t>4 037.40 руб.</t>
+    <t>Кран шаровой газовый 2” вн/нар, рычаг, латунь, PN25, ГОСТ стандарт, Temper (2шт)</t>
+  </si>
+  <si>
+    <t>4 149.55 руб.</t>
   </si>
   <si>
     <t>TMP-200121</t>
   </si>
   <si>
     <t>8315ННБ1240</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1/2” нар/нар, бабочка, латунь, PN40, Temper, (25шт)</t>
-[...2 lines deleted...]
-    <t>439.20 руб.</t>
+    <t>Кран шаровой газовый 1/2” нар/нар, бабочка, латунь, PN40, ГОСТ стандарт, Temper (25шт)</t>
+  </si>
+  <si>
+    <t>451.40 руб.</t>
   </si>
   <si>
     <t>TMP-200122</t>
   </si>
   <si>
     <t>8320ННБ3440</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 3/4” нар/нар, бабочка, латунь, PN40, Temper, (18шт)</t>
-[...2 lines deleted...]
-    <t>635.40 руб.</t>
+    <t>Кран шаровой газовый 3/4” нар/нар, бабочка, латунь, PN40, ГОСТ стандарт, Temper (18шт)</t>
+  </si>
+  <si>
+    <t>653.05 руб.</t>
   </si>
   <si>
     <t>TMP-200123</t>
   </si>
   <si>
     <t>8315ННР1240</t>
   </si>
   <si>
-    <t>Кран шаровой газовый 1/2” нар/нар, рычаг, латунь, PN40, Temper, (20шт)</t>
-[...2 lines deleted...]
-    <t>450.00 руб.</t>
+    <t>Кран шаровой газовый 1/2” нар/нар, рычаг, латунь, PN40, ГОСТ стандарт, Temper (20шт)</t>
+  </si>
+  <si>
+    <t>462.50 руб.</t>
   </si>
   <si>
     <t>TMP-200124</t>
   </si>
   <si>
     <t>8320ННР3440</t>
   </si>
   <si>
-    <t>Кран шаровой газовый  3/4” нар/нар, рычаг, латунь, PN40, Temper, (12шт)</t>
-[...2 lines deleted...]
-    <t>642.60 руб.</t>
+    <t>Кран шаровой газовый  3/4” нар/нар, рычаг, латунь, PN40, ГОСТ стандарт, Temper (12шт)</t>
+  </si>
+  <si>
+    <t>660.45 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -464,50 +467,779 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a082_5cdb_11f1_a8d6_047c1617b143_d8e24413_7155_11f1_a8f1_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a084_5cdb_11f1_a8d6_047c1617b143_d8e24415_7155_11f1_a8f1_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a086_5cdb_11f1_a8d6_047c1617b143_d8e24417_7155_11f1_a8f1_047c1617b1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a088_5cdb_11f1_a8d6_047c1617b143_d8e24419_7155_11f1_a8f1_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a08a_5cdb_11f1_a8d6_047c1617b143_d8e2441b_7155_11f1_a8f1_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb2_5ce4_11f1_a8d6_047c1617b143_dee89994_7155_11f1_a8f1_047c1617b1436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb4_5ce4_11f1_a8d6_047c1617b143_dee89996_7155_11f1_a8f1_047c1617b1437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb6_5ce4_11f1_a8d6_047c1617b143_dee89998_7155_11f1_a8f1_047c1617b1438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb8_5ce4_11f1_a8d6_047c1617b143_dee8999a_7155_11f1_a8f1_047c1617b1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fba_5ce4_11f1_a8d6_047c1617b143_dee8999c_7155_11f1_a8f1_047c1617b14310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fbc_5ce4_11f1_a8d6_047c1617b143_dee8999e_7155_11f1_a8f1_047c1617b14311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fbe_5ce4_11f1_a8d6_047c1617b143_dee899a0_7155_11f1_a8f1_047c1617b14312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc0_5ce4_11f1_a8d6_047c1617b143_dee899a2_7155_11f1_a8f1_047c1617b14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc2_5ce4_11f1_a8d6_047c1617b143_dee899a4_7155_11f1_a8f1_047c1617b14314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc4_5ce4_11f1_a8d6_047c1617b143_dee899a6_7155_11f1_a8f1_047c1617b14315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc6_5ce4_11f1_a8d6_047c1617b143_dee899a8_7155_11f1_a8f1_047c1617b14316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc8_5ce4_11f1_a8d6_047c1617b143_dee899aa_7155_11f1_a8f1_047c1617b14317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fca_5ce4_11f1_a8d6_047c1617b143_dee899ac_7155_11f1_a8f1_047c1617b14318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fcc_5ce4_11f1_a8d6_047c1617b143_dee899ae_7155_11f1_a8f1_047c1617b14319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fce_5ce4_11f1_a8d6_047c1617b143_dee899b0_7155_11f1_a8f1_047c1617b14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd0_5ce4_11f1_a8d6_047c1617b143_dd3436f5_7147_11f1_a8f1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd2_5ce4_11f1_a8d6_047c1617b143_dd3436f4_7147_11f1_a8f1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd4_5ce4_11f1_a8d6_047c1617b143_dee899b2_7155_11f1_a8f1_047c1617b14323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd6_5ce4_11f1_a8d6_047c1617b143_dee899b4_7155_11f1_a8f1_047c1617b14324.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Image_5" descr="Image_5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Image_6" descr="Image_6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Image_7" descr="Image_7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Image_8" descr="Image_8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -752,51 +1484,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
@@ -852,908 +1584,909 @@
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
-    <row r="4" spans="1:12" outlineLevel="3">
+    <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>959422</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*307.80</f>
+        <f>J4*316.35</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" outlineLevel="3">
+    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>959423</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*502.20</f>
+        <f>J5*516.15</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
-    <row r="6" spans="1:12" outlineLevel="3">
+    <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>959424</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*975.60</f>
+        <f>J6*1002.70</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
-    <row r="7" spans="1:12" outlineLevel="3">
+    <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>959425</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1652.40</f>
+        <f>J7*1698.30</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" outlineLevel="3">
+    <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>959426</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*309.60</f>
+        <f>J8*318.20</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
-    <row r="9" spans="1:12" outlineLevel="3">
+    <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959427</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*505.80</f>
+        <f>J9*519.85</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
-    <row r="10" spans="1:12" outlineLevel="3">
+    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959428</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*984.60</f>
+        <f>J10*1011.95</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" outlineLevel="3">
+    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959429</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1643.40</f>
+        <f>J11*1689.05</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
-    <row r="12" spans="1:12" outlineLevel="3">
+    <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>959430</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2617.20</f>
+        <f>J12*2689.90</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
-    <row r="13" spans="1:12" outlineLevel="3">
+    <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>959431</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3821.40</f>
+        <f>J13*3927.55</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" outlineLevel="3">
+    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>959432</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*369.00</f>
+        <f>J14*379.25</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12" outlineLevel="3">
+    <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>959433</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*585.00</f>
+        <f>J15*601.25</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
-    <row r="16" spans="1:12" outlineLevel="3">
+    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>959434</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1101.60</f>
+        <f>J16*1132.20</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12" outlineLevel="3">
+    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>959435</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1720.80</f>
+        <f>J17*1768.60</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" outlineLevel="3">
+    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959436</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*374.40</f>
+        <f>J18*384.80</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" outlineLevel="3">
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>959437</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*592.20</f>
+        <f>J19*608.65</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" outlineLevel="3">
+    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>959438</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1110.60</f>
+        <f>J20*1141.45</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" outlineLevel="3">
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>959439</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1735.20</f>
+        <f>J21*1783.40</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="1:12" outlineLevel="3">
+    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>959440</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2709.00</f>
+        <f>J22*2784.25</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" outlineLevel="3">
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>959441</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*4037.40</f>
+        <f>J23*4149.55</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" outlineLevel="3">
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>959442</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*439.20</f>
+        <f>J24*451.40</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="3">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>959443</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*635.40</f>
+        <f>J25*653.05</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="3">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>959444</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*450.00</f>
+        <f>J26*462.50</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" outlineLevel="3">
+    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>959445</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*642.60</f>
+        <f>J27*660.45</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>