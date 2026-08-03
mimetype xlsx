--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -323,50 +323,95 @@
     <t>UNI-101924</t>
   </si>
   <si>
     <t>Частотный преобразователь ВАРУНА</t>
   </si>
   <si>
     <t>35 059.00 руб.</t>
   </si>
   <si>
     <t>UNI-101926</t>
   </si>
   <si>
     <t>Частотный преобразователь FCP-1.1MT</t>
   </si>
   <si>
     <t>16 662.00 руб.</t>
   </si>
   <si>
     <t>UNI-101927</t>
   </si>
   <si>
     <t>Частотный преобразователь FCP-1.5MT</t>
   </si>
   <si>
     <t>17 667.00 руб.</t>
+  </si>
+  <si>
+    <t>Поплавковые выключатели</t>
+  </si>
+  <si>
+    <t>UNI-101765</t>
+  </si>
+  <si>
+    <t>Клапан поплавковый 1" VLF-100</t>
+  </si>
+  <si>
+    <t>996.30 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101766</t>
+  </si>
+  <si>
+    <t>Клапан поплавковый 1/2" VLF-012</t>
+  </si>
+  <si>
+    <t>904.90 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101767</t>
+  </si>
+  <si>
+    <t>Клапан поплавковый 3/4" VLF-034</t>
+  </si>
+  <si>
+    <t>UNI-101779</t>
+  </si>
+  <si>
+    <t>Поплавковый выключатель, 3 м FS-3</t>
+  </si>
+  <si>
+    <t>890.20 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101780</t>
+  </si>
+  <si>
+    <t>Поплавковый выключатель, 5 м FS-5</t>
+  </si>
+  <si>
+    <t>1 198.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -754,51 +799,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L38"/>
+  <dimension ref="A1:L44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -806,51 +851,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J38)</f>
+        <f>SUM(J2:J44)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -899,471 +944,471 @@
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>959264</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1">
         <v>12166</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*5226.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>959265</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1">
         <v>17748</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1919.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>959266</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="1">
         <v>77004</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3147.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959267</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="1">
         <v>50387</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3147.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959268</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="1">
         <v>69619</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3147.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959269</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="1">
         <v>52966</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3147.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>959270</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="1">
         <v>75236</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3147.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>959271</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="1">
         <v>79745</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3393.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>959272</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="1">
         <v>70276</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6370.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>959273</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="1">
         <v>14652</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3464.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>959274</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="1">
         <v>41166</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*4005.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>959275</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="1">
         <v>73463</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3463.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959276</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="1">
         <v>13545</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*4005.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" outlineLevel="3">
       <c r="A19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
@@ -1405,51 +1450,51 @@
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>959287</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="1">
         <v>17148</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*15945.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>959288</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="1">
         <v>14607</v>
       </c>
       <c r="E22" s="2" t="s">
@@ -1510,527 +1555,719 @@
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>959290</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="1">
         <v>24600</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*16557.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>959291</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="1">
         <v>87098</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*17849.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>959292</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D26" s="1">
         <v>80231</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3458.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>959293</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="1">
         <v>77107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*3562.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="3">
       <c r="A28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>959280</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="1">
         <v>34872</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*734.30</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>959281</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="1">
         <v>78907</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*636.80</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>959282</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="1">
         <v>40367</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*639.10</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>959283</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="1">
         <v>10988</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*654.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>959284</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="1">
         <v>21682</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*694.40</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>959285</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="1">
         <v>54654</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*970.80</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="3">
       <c r="A35" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>959277</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D36" s="1">
         <v>53181</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*35059.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>959278</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D37" s="1">
         <v>54682</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*16662.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>959279</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D38" s="1">
         <v>38819</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*17667.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" outlineLevel="3">
+      <c r="A39" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="9"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="9"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9"/>
+      <c r="K39" s="9"/>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" outlineLevel="5">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>959577</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D40" s="1">
+        <v>70521</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*996.30</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" outlineLevel="5">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>959578</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16473</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*904.90</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" outlineLevel="5">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>959579</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D42" s="1">
+        <v>17795</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G42" s="2">
+        <v>0</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K42" s="2" t="str">
+        <f>J42*996.30</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" outlineLevel="5">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>959581</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" s="1">
+        <v>74528</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*890.20</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" outlineLevel="5">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>959582</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D44" s="1">
+        <v>22520</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*1198.00</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A19:K19"/>
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A35:K35"/>
+    <mergeCell ref="A39:K39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>