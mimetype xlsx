--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -1221,51 +1221,51 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3393.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>959272</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="1">
         <v>70276</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6370.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>959273</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="1">
@@ -1361,51 +1361,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3463.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959276</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="1">
         <v>13545</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*4005.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" outlineLevel="3">
       <c r="A19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
@@ -1813,86 +1813,86 @@
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*639.10</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>959283</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="1">
         <v>10988</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*654.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>959284</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="1">
         <v>21682</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*694.40</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>959285</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="1">
@@ -1934,51 +1934,51 @@
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>959277</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D36" s="1">
         <v>53181</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*35059.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>959278</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D37" s="1">