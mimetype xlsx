--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -1014,51 +1014,51 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3393.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>959272</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="1">
         <v>70276</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6370.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>959273</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="1">
@@ -1154,51 +1154,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3463.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959276</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="1">
         <v>13545</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*4005.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>