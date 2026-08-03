--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -742,51 +742,51 @@
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>959287</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1">
         <v>17148</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*15945.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>959288</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="1">
         <v>14607</v>
       </c>
       <c r="E8" s="2" t="s">
@@ -847,156 +847,156 @@
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959290</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="1">
         <v>24600</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*16557.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959291</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="1">
         <v>87098</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*17849.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>959292</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="1">
         <v>80231</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3458.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>959293</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="1">
         <v>77107</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3562.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>