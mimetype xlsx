--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -791,86 +791,86 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*639.10</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959283</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="1">
         <v>10988</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*654.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959284</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="1">
         <v>21682</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*694.40</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959285</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="1">