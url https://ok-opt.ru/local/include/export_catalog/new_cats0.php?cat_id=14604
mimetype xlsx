--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -689,226 +689,226 @@
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>959280</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1">
         <v>34872</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*734.30</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>959281</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1">
         <v>78907</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*636.80</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>959282</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="1">
         <v>40367</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*639.10</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959283</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="1">
         <v>10988</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*654.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959284</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="1">
         <v>21682</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*694.40</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959285</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="1">
         <v>54654</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*970.80</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>