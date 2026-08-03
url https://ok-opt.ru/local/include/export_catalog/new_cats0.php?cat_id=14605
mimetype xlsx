--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -662,86 +662,86 @@
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>959277</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1">
         <v>53181</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*35059.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>959278</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1">
         <v>54682</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*16662.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>959279</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="1">
         <v>38819</v>
       </c>
       <c r="E8" s="2" t="s">