--- v0 (2026-06-22)
+++ v1 (2026-08-24)
@@ -717,51 +717,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*23.70</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>959240</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1">
         <v>39023</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*25.30</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>959241</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1">
@@ -787,86 +787,86 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*63.40</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>959242</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1">
         <v>31852</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*20.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959243</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1">
         <v>35028</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3255.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959244</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1">